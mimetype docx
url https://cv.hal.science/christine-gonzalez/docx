--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,3833 +66,1651 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
-[...2180 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From waste to value: Exploring the social representations of composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 535, pp.147087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation locale peut-elle devenir une pratique inclusive en zone urbaine ? Une approche par les community provisioning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Djedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07673701241235103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adoption of Contact-Tracing Applications and the Integration of a Health Pass: A Prosocial Rationality in the Privacy Calculus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (5), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/JGIM.322435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des facteurs de résistance aux solutions de traçage numérique pendant la pandémie de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), pp.43-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/sim.28.1.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la compréhension des représentations sociales du gaspillage alimentaire : une étude exploratoire au travers de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror.152.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une clarification de l’intrusivité des applications mobiles servicielles : le cas du gaspillage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94, pp.13-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.094.13.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les shoppers de sites d’achats groupés sont-ils tous des « chasseurs de bonnes affaires » ? Proposition d’une typologie des profils d’achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (101), pp.83-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.101.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canal de distribution est-il source de bien-être pour le consommateur ? Une application à l'expérience d'achat de fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré De Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (87), pp.57-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.087.57.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of consumers' self-control mechanisms when confronted with repeated purchase temptations: Evidence from online private sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (3), pp.272-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the future hold for giving? An approach using the social representations of Generation Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nonprofit and Voluntary Sector Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (3), pp.159-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nvsm.1448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentations, impulsions et contrôle des consommateurs sur les sites de ventes privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54, pp.34-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.054.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation Y'S representations of who they are and how they give</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a gift always a gift? an ethnographic inquiry into the diversity of giving experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37, pp.843-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les consommateurs socialement responsables se représentent-ils la consommation ? Une approche par les associations libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.25-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010902400302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antécédents et les conséquences de l'attitude par rapport aux soldes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.37-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010802300402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3902,110 +1720,2292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment développer une offre d’alimentation locale en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des représentations de la pratique du compostage : une analyse par les théories de la distance psychologique et de la valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de bouche, artisans de la lutte contre le gaspillage alimentaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption de TousAntiCovid et intégration du passe sanitaire : une rationalité sociale dans le privacy calculus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Non, je ne l’ai pas fait » … Si l’intrusivité expliquait le faible téléchargement de l’application Stopcovid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Chouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion des produits à date courte, un outil efficace pour lutter contre le gaspillage alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion des produits à date courte, un outil efficace pour lutter contre le gaspillage alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition of a scale of servitized mobile apps’perceived intrusiveness: the case of the fight against food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th French-Austrian-German Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’une échelle de mesure de l’intrusivité des applications mobiles servicielles : le cas de la lutte anti-gaspillage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ième Journée de Marketing Agroalimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dates de péremptions en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspillage alimentaire : quelles représentations sociales véhiculées par la presse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée du GIT Marketing et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si je téléchargeais une application mobile anti-gaspillage alimentaire : rôle de la valeur perçue, de l’intrusivité perçue et du scepticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ième Journée de Marketing Agroalimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations, contours et perceptions de l’acte de gaspiller : le point de vue des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ième International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur face à l'écologie : indifférent, réactant ou sensible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème congrès de l'association française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expliquer l’attitude à l’égard du point de vente en fonction des revenus : une application au rayon Fruits et Légumes des GMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ième Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From mobile phone to smartphone : what's new about m-shopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Academy of Marketing Science (AMS) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;galaxie&amp;quot; Groupon : état des controverses et perspectives d'avenir pour l'achat groupé en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Korchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche consacrée à la "consommation digitale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00772516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment réagissent les consommateurs face à des tentations d'achat répétées ? Une application aux ventes privées en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00772141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-commerce and m-marketing : a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International marketing trends conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00711740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment réagissent les consommateurs face à des tentations d'achat répétées ? Une application aux ventes privées en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et valeurs des applications mobiles pour les consommateurs : quelles implications pour les distributeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00763074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bergadaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Busson-Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les bonnes affaires s'invitent à la maison...Comment le consommateur résiste-t-il aux tentations des sites de ventes évènementielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Marketing de Bourgogne "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dijon, France. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04880455v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je donne donc je suis&amp;quot; ou comment le don participe de la construction identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes journées de recherche en marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00772162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4023,77 +4023,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation, au service de la consommation socialement responsable? Focus sur la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marketing au service du développement durable: Repenser les modèles de consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-276, 2021, 9781789480368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Crambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ruiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4239,103 +4239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives sur les tendances de la grande distribution en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Moraux, L. Bironneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et innovations en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-257, 2013, Des sociétés</w:t>
@@ -4377,64 +4377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération Y : quel devenir pour le don ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergadaa M., Le Gall-Ely M., Urien B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Don et pratiques caritatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.161-176, 2011</w:t>
@@ -4632,51 +4632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04321503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hur&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241235103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Chouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.152.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.094.13.34" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; De Lanauze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.57.81" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.01.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62672KZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nvsm.1448" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W854X629-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Menuet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300402" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Crambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ayadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241235103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Chouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.152.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.094.13.34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; De Lanauze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.57.81" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.01.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62672KZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nvsm.1448" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W854X629-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Menuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04321503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hur&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Crambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>