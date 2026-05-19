--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -66,1764 +66,1764 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment développer une offre d’alimentation locale en ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From waste to value: Exploring the social representations of composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 535, pp.147087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation locale peut-elle devenir une pratique inclusive en zone urbaine ? Une approche par les community provisioning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Djedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07673701241235103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adoption of Contact-Tracing Applications and the Integration of a Health Pass: A Prosocial Rationality in the Privacy Calculus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (5), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/JGIM.322435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des facteurs de résistance aux solutions de traçage numérique pendant la pandémie de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), pp.43-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/sim.28.1.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la compréhension des représentations sociales du gaspillage alimentaire : une étude exploratoire au travers de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), pp.7-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.152.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une clarification de l’intrusivité des applications mobiles servicielles : le cas du gaspillage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94, pp.13-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.094.13.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les shoppers de sites d’achats groupés sont-ils tous des « chasseurs de bonnes affaires » ? Proposition d’une typologie des profils d’achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (101), pp.83-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.101.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canal de distribution est-il source de bien-être pour le consommateur ? Une application à l'expérience d'achat de fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré De Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (87), pp.57-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.087.57.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of consumers' self-control mechanisms when confronted with repeated purchase temptations: Evidence from online private sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (3), pp.272-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the future hold for giving? An approach using the social representations of Generation Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nonprofit and Voluntary Sector Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (3), pp.159-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nvsm.1448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentations, impulsions et contrôle des consommateurs sur les sites de ventes privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54, pp.34-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.054.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation Y'S representations of who they are and how they give</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a gift always a gift? an ethnographic inquiry into the diversity of giving experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37, pp.843-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les consommateurs socialement responsables se représentent-ils la consommation ? Une approche par les associations libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.25-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010902400302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antécédents et les conséquences de l'attitude par rapport aux soldes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.37-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010802300402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010802300402⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02054970v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04880455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1841,77 +1841,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des représentations de la pratique du compostage : une analyse par les théories de la distance psychologique et de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Ayadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1949,51 +1949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de bouche, artisans de la lutte contre le gaspillage alimentaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2018,103 +2018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption de TousAntiCovid et intégration du passe sanitaire : une rationalité sociale dans le privacy calculus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2139,90 +2139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Non, je ne l’ai pas fait » … Si l’intrusivité expliquait le faible téléchargement de l’application Stopcovid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Chouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion des produits à date courte, un outil efficace pour lutter contre le gaspillage alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2355,51 +2355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion des produits à date courte, un outil efficace pour lutter contre le gaspillage alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2424,64 +2424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a scale of servitized mobile apps’perceived intrusiveness: the case of the fight against food waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2513,247 +2513,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une échelle de mesure de l’intrusivité des applications mobiles servicielles : le cas de la lutte anti-gaspillage alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les dates de péremptions en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ième Journée de Marketing Agroalimentaire de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537764v1</w:t>
+                <w:t xml:space="preserve">halshs-02503447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dates de péremptions en questions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proposition d’une échelle de mesure de l’intrusivité des applications mobiles servicielles : le cas de la lutte anti-gaspillage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">14ième Journée de Marketing Agroalimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02503447v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspillage alimentaire : quelles représentations sociales véhiculées par la presse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée du GIT Marketing et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2778,64 +2778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si je téléchargeais une application mobile anti-gaspillage alimentaire : rôle de la valeur perçue, de l’intrusivité perçue et du scepticisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ième Journée de Marketing Agroalimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2860,64 +2860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, contours et perceptions de l’acte de gaspiller : le point de vue des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ième International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2955,51 +2955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur face à l'écologie : indifférent, réactant ou sensible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème congrès de l'association française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3024,77 +3024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer l’attitude à l’égard du point de vente en fonction des revenus : une application au rayon Fruits et Légumes des GMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ième Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3132,51 +3132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mobile phone to smartphone : what's new about m-shopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,368 +3221,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00828010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;galaxie&amp;quot; Groupon : état des controverses et perspectives d'avenir pour l'achat groupé en ligne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment réagissent les consommateurs face à des tentations d'achat répétées ? Une application aux ventes privées en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Korchia</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche consacrée à la "consommation digitale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">28ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00772516v1</w:t>
+                <w:t xml:space="preserve">halshs-00772141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réagissent les consommateurs face à des tentations d'achat répétées ? Une application aux ventes privées en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">M-commerce and m-marketing : a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Giraud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">International marketing trends conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00772141v1</w:t>
+                <w:t xml:space="preserve">halshs-00711740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-commerce and m-marketing : a research agenda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La &amp;quot;galaxie&amp;quot; Groupon : état des controverses et perspectives d'avenir pour l'achat groupé en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cliquet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International marketing trends conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Journée de recherche consacrée à la "consommation digitale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00711740v1</w:t>
+                <w:t xml:space="preserve">halshs-00772516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réagissent les consommateurs face à des tentations d'achat répétées ? Une application aux ventes privées en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3607,51 +3607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et valeurs des applications mobiles pour les consommateurs : quelles implications pour les distributeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,64 +3741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Busson-Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t>
@@ -3827,51 +3827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les bonnes affaires s'invitent à la maison...Comment le consommateur résiste-t-il aux tentations des sites de ventes évènementielles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Marketing de Bourgogne "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Dijon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,77 +3896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je donne donc je suis&amp;quot; ou comment le don participe de la construction identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées de recherche en marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4023,77 +4023,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation, au service de la consommation socialement responsable? Focus sur la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marketing au service du développement durable: Repenser les modèles de consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-276, 2021, 9781789480368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Crambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ruiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,64 +4377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération Y : quel devenir pour le don ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergadaa M., Le Gall-Ely M., Urien B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Don et pratiques caritatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.161-176, 2011</w:t>
@@ -4632,51 +4632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ayadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241235103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Chouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.152.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.094.13.34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; De Lanauze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.57.81" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.01.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62672KZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nvsm.1448" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W854X629-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Menuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04321503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hur&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Crambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241235103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Chouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.152.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.094.13.34" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009870v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; De Lanauze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.087.57.81" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.01.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62672KZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nvsm.1448" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W854X629-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Menuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04321503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ferrandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hur&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Crambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>