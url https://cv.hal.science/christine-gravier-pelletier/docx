--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication of planktonic bacteria by shape-tailored gold nanoparticle photothermia</w:t>
+                <w:t xml:space="preserve">Transport of N -acetylchitooligosaccharides and fluorescent N -acetylchitooligosaccharide analogs into rat liver lysosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhendong Peng</w:t>
+                <w:t xml:space="preserve">Younès Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Haifei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Gam Derouich</w:t>
+                <w:t xml:space="preserve">Lucrèce Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ma00821a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwad099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724709v1</w:t>
+                <w:t xml:space="preserve">hal-05523476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of N -acetylchitooligosaccharides and fluorescent N -acetylchitooligosaccharide analogs into rat liver lysosomes</w:t>
+                <w:t xml:space="preserve">Eradication of planktonic bacteria by shape-tailored gold nanoparticle photothermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Bouzidi</w:t>
+                <w:t xml:space="preserve">Zhendong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bosco</w:t>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifei Gao</w:t>
+                <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrèce Matheron</w:t>
+                <w:t xml:space="preserve">Sarra Gam Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwad099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ma00821a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523476v1</w:t>
+                <w:t xml:space="preserve">hal-04724709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sub-Micromolar MraYAA Inhibitor with an Aminoribosyl Uridine Structure and a (S,S)-Tartaric Diamide: Synthesis, Biological Evaluation and Molecular Modeling</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,415 +904,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulators of CFTR. Updates on clinical development and future directions</w:t>
+                <w:t xml:space="preserve">Regioselective Functionalization of Quinolines through C-H Activation: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bardin</w:t>
+                <w:t xml:space="preserve">Alessandra Corio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pastor</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113195⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (18), pp.5467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26185467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445073v1</w:t>
+                <w:t xml:space="preserve">hal-05523485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into structure and function of bis-phosphinic acid derivatives and implications for CFTR modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geordie Creste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Pranke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-83240-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective Functionalization of Quinolines through C-H Activation: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Corio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (18), pp.5467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26185467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523485v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, biological evaluation and molecular modeling of urea-containing MraY inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1321,220 +1291,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Corio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Madegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (26), pp.5844-5866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1OB00710F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Functionalization of Quinolines through C-H Activation: A Comprehensive Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulators of CFTR. Updates on clinical development and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Busca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Golec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26185467⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.113195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445072v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery, SAR study and ADME properties of methyl 4-amino-3-cyano-1-(2-benzyloxyphenyl)-1 H -pyrazole-5-carboxylate as an HIV-1 replication inhibitor</w:t>
               </w:r>
@@ -1654,77 +1654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Route to Glycosyl β-1C-(phosphino)-phosphonates as Unprecedented Stable Glycosyl Diphosphate Analogs and Their Preliminary Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su-Jin Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart E H Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,77 +1784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Route to Glycosyl β-1C-(phosphino)-phosphonates as Unprecedented Stable Glycosyl Diphosphate Analogs and Their Preliminary Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su-Jin Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,1509 +1908,2191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of the human RED–SMU1 splicing complex as a basis for host-directed antiinfluenza strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery, SAR study and ADME properties of methyl 4-amino-3-cyano-1-(2-benzyloxyphenyl)-1 H -pyrazole-5-carboxylate as an HIV-1 replication inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usama Ashraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Tengo</w:t>
+                <w:t xml:space="preserve">Cathia Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Busca</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Priet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901214116⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0md00025f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160991v1</w:t>
+                <w:t xml:space="preserve">hal-05573021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Lipid II Analogs: Novel In Vitro Substrates for Mammalian Oligosaccharyl Diphosphodolichol Diphosphatase (DLODP) Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Destabilization of the human RED–SMU1 splicing complex as a basis for host-directed antiinfluenza strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Massarweh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Layla Jamal</w:t>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24112135⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (22), pp.10968-10977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901214116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172947v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the essential peptidoglycan amidotransferase MurT/GatD complex from Streptococcus pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial Lipid II Analogs: Novel In Vitro Substrates for Mammalian Oligosaccharyl Diphosphodolichol Diphosphatase (DLODP) Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Massarweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morlot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Simon</w:t>
+                <w:t xml:space="preserve">Layla Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05602-w⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (11), pp.2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24112135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861372v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Transferase MraY, a Source of Inspiration towards New Antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Evrard-Todeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Olatunji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (42), pp.6013-6029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/0929867325666180330095154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of chemical tools for the study of Dolichol Linked Oligosaccharide Diphosphatase (DLODP).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Massarweh</w:t>
+                <w:t xml:space="preserve">Structure of the essential peptidoglycan amidotransferase MurT/GatD complex from Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Straume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olav A Hegnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chantret</w:t>
+                <w:t xml:space="preserve">Nolwenn Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05602-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440749v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of an oligosaccharide-diphosphodolichol diphosphatase activity whose subcellular localization is different than those of dolichyl-phosphate-dependent enzymes of the dolichol cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of chemical tools for the study of Dolichol Linked Oligosaccharide Diphosphatase (DLODP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Massarweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarice Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M067330⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.952-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997964v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5'-Methylene-triazole-substituted-aminoribosyl uridines as MraY inhibitors: synthesis, biological evaluation and molecular modeling.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of chemical tools for the study of Dolichol Linked Oligosaccharide Diphosphatase (DLODP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Massarweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00707k⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.952-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433063v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of potential new inhibitors of the bacterial transferase MraY with a β-ketophosphonate structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Crouvoisier</w:t>
+                <w:t xml:space="preserve">Brefeldin A promotes the appearance of oligosaccharyl phosphates derived from Glc3Man9GlcNAc2-PP-dolichol within the endomembrane system of HepG2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Massarweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Amana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1ob06124k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (8), pp.1477-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.m068551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188360v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a β-Ketophosphonate Bioisostere of UDP- N -acetylglucosamine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+                <w:t xml:space="preserve">Synthesis of Multifunctionalized 2-Iminothiazolidin-4-ones and Their 2-Arylimino Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dasso Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900399⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (24), pp.4569-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1562521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02188351v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic studies towards diazepanone scaffolds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+                <w:t xml:space="preserve">Demonstration of an oligosaccharide-diphosphodolichol diphosphatase activity whose subcellular localization is different than those of dolichyl-phosphate-dependent enzymes of the dolichol cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Massarweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.09.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (6), pp.1029-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M067330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03685013v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">5'-Methylene-triazole-substituted-aminoribosyl uridines as MraY inhibitors: synthesis, biological evaluation and molecular modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël J Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Patrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (26), pp.7193-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00707k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave-assisted preparation of 4-amino-3-cyano-5-methoxycarbonyl-N-arylpyrazoles as building blocks for the diversity-oriented synthesis of pyrazole-based polycyclic scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Tak-Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.409-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob01951b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of potential new inhibitors of the bacterial transferase MraY with a β-ketophosphonate structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Frlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayan Al-Dabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Crouvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (24), pp.8301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob06124k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthetic studies towards diazepanone scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (20), pp.2320-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of a β-Ketophosphonate Bioisostere of UDP- N -acetylglucosamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (20), pp.3323-3326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Efficient synthesis of polyfunctionalised enantiopure diazepanone scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryon Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (46), pp.8149-8152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.09.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3420,65 +4102,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules métalliques fonctionnalisées pour l'éradication de biofilm à la surface de condenseurs d'eau de rosée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryana Hemadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,84 +4168,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3573,418 +4255,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis Of Fluorescent And Fluorogenic Probes To Characterize Lost, The Lysosomal Oligosaccharide Transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Periaux-Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Tlatlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII EFMC International Symposium on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de N-acétylchitooligosaccharides fluorescents : Applications à la caractérisation du transport lysosomal d’oligosaccharides (LOST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées du GDR ChemBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tools for the identification of Lysosomal OligoSaccharide Transporter (LOST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique de la SFC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4131,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061769" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11091189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.67296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faria da Cunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Pranke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiweis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moriceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09678-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Semeraro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Golec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Hayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bitam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83240-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185467" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00710F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fichez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00025F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E H Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25214969" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Moore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901214116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Massarweh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bosco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24112135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav A Hegnar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05602-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Evrard-Todeschi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Olatunji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180330095154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WDLBSZRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M067330" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Fer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Patr&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00707k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Frlan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Al-Dabbagh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06124k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900399" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25BL6FCS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.09.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72XHZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryon Ginisty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXVTMC5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Periaux-Becquey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Tlatlik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061769" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11091189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.67296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faria da Cunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Pranke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiweis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moriceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09678-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bitam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83240-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00710F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pastor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Semeraro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Golec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Hayes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fichez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00025F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E H Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25214969" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Moore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0md00025f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901214116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Massarweh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bosco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24112135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Evrard-Todeschi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Olatunji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180330095154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WDLBSZRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav A Hegnar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05602-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK4P72GD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Tessier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m068551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M067330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Fer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Patr&#227;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00707k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tak-Tak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01951b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Frlan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Al-Dabbagh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06124k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.09.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72XHZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25BL6FCS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryon Ginisty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXVTMC5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Periaux-Becquey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Tlatlik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>