--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of N -acetylchitooligosaccharides and fluorescent N -acetylchitooligosaccharide analogs into rat liver lysosomes</w:t>
+                <w:t xml:space="preserve">Eradication of planktonic bacteria by shape-tailored gold nanoparticle photothermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Bouzidi</w:t>
+                <w:t xml:space="preserve">Zhendong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bosco</w:t>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifei Gao</w:t>
+                <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrèce Matheron</w:t>
+                <w:t xml:space="preserve">Sarra Gam Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwad099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ma00821a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523476v1</w:t>
+                <w:t xml:space="preserve">hal-04724709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication of planktonic bacteria by shape-tailored gold nanoparticle photothermia</w:t>
+                <w:t xml:space="preserve">Transport of N -acetylchitooligosaccharides and fluorescent N -acetylchitooligosaccharide analogs into rat liver lysosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhendong Peng</w:t>
+                <w:t xml:space="preserve">Younès Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Haifei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Gam Derouich</w:t>
+                <w:t xml:space="preserve">Lucrèce Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ma00821a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwad099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724709v1</w:t>
+                <w:t xml:space="preserve">hal-05523476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sub-Micromolar MraYAA Inhibitor with an Aminoribosyl Uridine Structure and a (S,S)-Tartaric Diamide: Synthesis, Biological Evaluation and Molecular Modeling</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,385 +904,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Functionalization of Quinolines through C-H Activation: A Comprehensive Review</w:t>
+                <w:t xml:space="preserve">Modulators of CFTR. Updates on clinical development and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Corio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Busca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Golec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26185467⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.113195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523485v1</w:t>
+                <w:t xml:space="preserve">hal-03445073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into structure and function of bis-phosphinic acid derivatives and implications for CFTR modulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regioselective Functionalization of Quinolines through C-H Activation: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chevalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Corio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83240-x⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (18), pp.5467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26185467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184333v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Functionalization of Quinolines through C-H Activation: A Comprehensive Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into structure and function of bis-phosphinic acid derivatives and implications for CFTR modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geordie Creste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Pranke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26185467⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83240-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445072v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, biological evaluation and molecular modeling of urea-containing MraY inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1291,250 +1321,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Corio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Madegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (26), pp.5844-5866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1OB00710F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulators of CFTR. Updates on clinical development and future directions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regioselective Functionalization of Quinolines through C-H Activation: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Corio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (18), pp.5467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26185467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03445073v1</w:t>
+                <w:t xml:space="preserve">hal-03445072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery, SAR study and ADME properties of methyl 4-amino-3-cyano-1-(2-benzyloxyphenyl)-1 H -pyrazole-5-carboxylate as an HIV-1 replication inhibitor</w:t>
               </w:r>
@@ -1654,77 +1654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Route to Glycosyl β-1C-(phosphino)-phosphonates as Unprecedented Stable Glycosyl Diphosphate Analogs and Their Preliminary Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su-Jin Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart E H Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,77 +1784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Route to Glycosyl β-1C-(phosphino)-phosphonates as Unprecedented Stable Glycosyl Diphosphate Analogs and Their Preliminary Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su-Jin Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (22), pp.10968-10977. </w:t>
@@ -2596,51 +2596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of chemical tools for the study of Dolichol Linked Oligosaccharide Diphosphatase (DLODP).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Massarweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,51 +2730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of chemical tools for the study of Dolichol Linked Oligosaccharide Diphosphatase (DLODP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Massarweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brefeldin A promotes the appearance of oligosaccharyl phosphates derived from Glc3Man9GlcNAc2-PP-dolichol within the endomembrane system of HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Massarweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,51 +3062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (24), pp.4569-4579. </w:t>
@@ -3157,51 +3157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of an oligosaccharide-diphosphodolichol diphosphatase activity whose subcellular localization is different than those of dolichyl-phosphate-dependent enzymes of the dolichol cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Massarweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,289 +3674,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic studies towards diazepanone scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a β-Ketophosphonate Bioisostere of UDP- N -acetylglucosamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Decroos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.09.022⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (20), pp.3323-3326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685013v1</w:t>
+                <w:t xml:space="preserve">hal-02188351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a β-Ketophosphonate Bioisostere of UDP- N -acetylglucosamine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+                <w:t xml:space="preserve">Synthetic studies towards diazepanone scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Merrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009 (20), pp.3323-3326. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (20), pp.2320-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188351v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient synthesis of polyfunctionalised enantiopure diazepanone scaffolds</w:t>
               </w:r>
@@ -3968,77 +3968,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryon Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (46), pp.8149-8152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4269,90 +4269,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis Of Fluorescent And Fluorogenic Probes To Characterize Lost, The Lysosomal Oligosaccharide Transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Periaux-Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Tlatlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4394,90 +4394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de N-acétylchitooligosaccharides fluorescents : Applications à la caractérisation du transport lysosomal d’oligosaccharides (LOST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4519,77 +4519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tools for the identification of Lysosomal OligoSaccharide Transporter (LOST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061769" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11091189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.67296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faria da Cunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Pranke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiweis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moriceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09678-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bitam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83240-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00710F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pastor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Semeraro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Golec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Hayes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fichez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00025F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E H Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25214969" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Moore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0md00025f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901214116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Massarweh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bosco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24112135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Evrard-Todeschi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Olatunji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180330095154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WDLBSZRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav A Hegnar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05602-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK4P72GD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Tessier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m068551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M067330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Fer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Patr&#227;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00707k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tak-Tak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01951b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Frlan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Al-Dabbagh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06124k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.09.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72XHZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25BL6FCS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryon Ginisty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXVTMC5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Periaux-Becquey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Tlatlik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061769" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11091189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.67296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faria da Cunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Pranke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiweis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moriceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09678-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Semeraro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Golec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Hayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185467" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bitam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83240-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00710F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fichez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00025F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E H Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25214969" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Moore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0md00025f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901214116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Massarweh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bosco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24112135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Evrard-Todeschi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Olatunji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180330095154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WDLBSZRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav A Hegnar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05602-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK4P72GD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Tessier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m068551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M067330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Fer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Patr&#227;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00707k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tak-Tak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01951b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Frlan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Al-Dabbagh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06124k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900399" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25BL6FCS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.09.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72XHZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryon Ginisty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXVTMC5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Periaux-Becquey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Tlatlik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>