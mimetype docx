--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -100,399 +100,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alpha-damage and helium production on the Heat Capacity of actinides oxides</w:t>
+                <w:t xml:space="preserve">Systematic study of the structural, energetic and elastic properties of U$_{1−y}$Am$_y$O$_{2−x}$ compounds using empirical interatomic potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Wiss</w:t>
+                <w:t xml:space="preserve">Baptiste Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Staicu</w:t>
+                <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Konings</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marjorie Bertolus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1495360⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (8), pp.4152-4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp03797a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900929v1</w:t>
+                <w:t xml:space="preserve">cea-05191957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structural investigation of hypo-stoichiometric (U1-yPuy)O1.98 oxides with high plutonium content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of alpha-damage and helium production on the Heat Capacity of actinides oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Staicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-M. Desagulier</w:t>
+                <w:t xml:space="preserve">Rudy Konings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martinez</w:t>
+                <w:t xml:space="preserve">Alessandro Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.O.J.Y. Hunault</w:t>
+                <w:t xml:space="preserve">Jean-Yves Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117623⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1495360), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1495360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05224424v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of the structural, energetic and elastic properties of U$_{1−y}$Am$_y$O$_{2−x}$ compounds using empirical interatomic potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale structural investigation of hypo-stoichiometric (U1-yPuy)O1.98 oxides with high plutonium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-M. Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Labonne</w:t>
+                <w:t xml:space="preserve">P.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guéneau</w:t>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Bertolus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.O.J.Y. Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (8), pp.4152-4171. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp03797a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05191957v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05224424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic properties of LiNiO 2 , LiCoO 2 , and LiMnO 2 using density-functional theory</w:t>
               </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (30), pp.20641-20656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiqiri Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,51 +842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-U Binary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1004,51 +1004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de phase d’intérêt pour le corium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,51 +1155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,51 +1276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAZIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECAZIA, Sep 2017, Montpellier, France</w:t>
@@ -2130,51 +2130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2385,51 +2385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Topical Meeting on High Temperature Reactor Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Washington, France. pp.749-754, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,51 +2534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2789,51 +2789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Konings" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1495360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Desagulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05191957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertolus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp03797a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tosin Paese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01771k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiqiri Hodaj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12070887" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2020.115503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105497103770330730" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garrigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Domenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pelloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02934743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;neau&#185;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goss&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quaini &#185;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sundman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allegri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boinski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HTR2008-58167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Signoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05191957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertolus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp03797a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Konings" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1495360" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Desagulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117623" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tosin Paese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01771k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiqiri Hodaj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12070887" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2020.115503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105497103770330730" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garrigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Domenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pelloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02934743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;neau&#185;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goss&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quaini &#185;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sundman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allegri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boinski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HTR2008-58167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Signoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>