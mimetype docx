--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1308,51 +1308,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Christine Guillebaud; Catherine Lavandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worship Sound Spaces. Architecture, Acoustics and Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp 1-9, 2020, Routledge Research in Architecture, 9780367234225</w:t>
+              <w:t xml:space="preserve">, pp.1-9, 2020, Routledge Research in Architecture, 9780367234225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1370,62 +1370,62 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sonneur à l'ingénieur. A propos de l'automatisation des cloches d'églises au Kerala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Henrion-Dourcy, Isabelle and Buffetrille, Katia. </w:t>
+              <w:t xml:space="preserve">Henrion-Dourcy; Isabelle and Buffetrille; Katia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et Epopée en Haute-Asie. Mélanges offerts à Mireille Helffer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Asiathèque. Maison des langues du monde, pp 273-304, 2017</w:t>
+              <w:t xml:space="preserve">, L'Asiathèque. Maison des langues du monde, pp.273-304, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1832,51 +1832,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-Cl. Mahias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire les savoirs dans l'action. Apprentissages et enjeux sociaux en Asie du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EHESS Editions, pp.79-107 Paris: EHESS., 2011, Purushartha 29</w:t>
+              <w:t xml:space="preserve">, EHESS Editions, pp.79-107, 2011, Purushartha 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1947,251 +1947,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01911949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs du sensible. L'exemple du geste dansé. Synthèse d'atelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de l'Asie et du Pacifique. Recherches et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes, pp.245-48, 2010, Réseau Asie-IMASIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rituel à la scène de festival. Suivre le texte en train de se faire (Inde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voix actée. Vers une nouvelle ethnopoétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.91-108, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Landy, S. Berthet, I. Milbert, J. Ruet, G. Tarabout, M.J. Zins. </w:t>
+              <w:t xml:space="preserve">F. Landy; S. Berthet; I. Milbert; J. Ruet; G. Tarabout; M.J. Zins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Inde contemporaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 343-345., 2010</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.343-345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01911944v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00584712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rituel à la scène de festival. Suivre le texte en train de se faire (Inde, France)</w:t>
               </w:r>
@@ -2336,76 +2336,76 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs du sensible. L’exemple du geste dansé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Thomann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes de l’Asie et du Pacifique. Recherches et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Indes savantes, pp. 245-248, 2010</w:t>
+              <w:t xml:space="preserve">, Les Indes savantes, pp.245-248, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01894807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3412,1043 +3412,1088 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Puruṣārtha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Construire les savoirs dans l'action Apprentissages et enjeux sociaux en Asie du Sud, 29, pp.79-107</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, Construire les savoirs dans l'action Apprentissages et enjeux sociaux en Asie du Sud, 29, pp.79-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.22111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01882315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique n’a pas d’auteur. Ethnographies du copyright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor A. Stoichita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, La musique n'a pas d'auteur, 12, pp.5-19</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, La musique n'a pas d'auteur, 12, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique n'a pas d'auteur. Ethnographies du copyright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Stoichita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.5-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gradhiva.1929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimbuda ou la carrière d'un citron amer. Musiques régionales et industrie cinématographique en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12, pp.56-79</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 12, pp.56-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique mécanique et temple hindou : histoire controversée d'un dispositif visuel et sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 53, pp.98-113</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 53, pp.98-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.13799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00416206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Killius, Ritual music and Hindu Rituals of Kerala Delhi: B.R. Rhythms, 2006. 135 p., ill. coul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.305-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation and Interaction between Musical and Visual Components in a Kerala Ritual for Snake Deities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Folklife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00115852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu'on en dit et ce qu'on en fait&amp;quot;. Entretien avec Regula Burckhardt Qureshi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.253-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu'on en dit et ce qu'on en fait'. Entretien avec Regula Burckhardt Qureshi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.253-273</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 18, pp.253-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/40240565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00115842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la musique au dessin de sol et vice-versa: Un répertoire kéralais de formes sonores et graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17, pp.217 - 239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/40240525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la musique au dessin de sol et vice-versa. Un répertoire kéralais de formes sonores et graphiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.217-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et société en Asie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Musique et Anthropologie, 171-172, pp.499 - 511. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+              <w:t xml:space="preserve">, 2004, Musique et Anthropologie, 171-172, pp.499-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.24994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clinquart, Musique d’Inde du Sud : petit traité de musique carnatique (Paris : Cité de la Musique/Actes Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et danse de l’Inde du Sud : deux publications récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13, pp.251‑253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4458,469 +4503,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Mediation: Ethnographic and statistical analysis of an Indian helpline for reporting &amp;quot;Sound abuse in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress &amp; Exposition on Noise Control Engineering (Inter-Noise)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an anthropology of sound milieux - Perspectives from India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensorialité et pouvoir : l'exemple de la danse féminine kaikkottukali (Kerala, Inde du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès du Réseau-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS-Réseau-Asie, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrer la culture : musique et politique au Kerala (Inde du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès du Réseau-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gis-Réseau Asie, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une anthropologie esthétique ? Le cas des arts performatifs en Asie : terrains et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Johan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès du Réseau-Asie. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS-Réseau Asie, Sep 2005, Paris, France. pp.141-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix de femmes. Construire le savoir musical en Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès du Réseau-Asie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Réseau-Asie, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4930,484 +4975,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription du colloque 'Art, sacré et religion : transferts, connexions, échanges' Vendredi 16 octobre et samedi 17 octobre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hervieu-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Massenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Azria</w:t>
+                <w:t xml:space="preserve">hal-02927068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écouter le monde avec MILSON, les anthropologues des MILieux SONores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03046851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait ‘Christine Guillebaud, de la musique aux sons’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.25-28</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tradition à Bollywood. Le sous-continent indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, vol 63, p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.8</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ramayanas de l’Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, vol 60, p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, vol 63, p. 14</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques de l’Inde du Sud : genres et contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, vol 34, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5475,51 +5520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5141AFC"/>
+    <w:nsid w:val="217ACF05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5706,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-guillebaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3475-1913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jugand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/15501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9781138801271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orchestrer-le-passe-singing-the-past/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708462/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-handbook-of-sonic-methodologies-9781501338779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025807ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichi&#539;&#259;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichita" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24994" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Johan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Massenzio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Azria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927033v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-guillebaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3475-1913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jugand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/15501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9781138801271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orchestrer-le-passe-singing-the-past/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708462/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-handbook-of-sonic-methodologies-9781501338779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025807ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichi&#539;&#259;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1847" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.13799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240525" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Johan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Massenzio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Azria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>