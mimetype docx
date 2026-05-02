--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -722,212 +722,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The World of Pulsator. The Automation of Church Bells Tolling in Contemporary Kerala, India</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Christine Guillebaud; Sibylle Emerit; Julien Jugand. </w:t>
+                <w:t xml:space="preserve">Introduction: Looking for the &amp;quot;origins&amp;quot; of music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jugand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillebaud Christine; Emerit Sibylle; Jugand Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singing the Past. Music and the Politics of Memory (20th-21st centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.203-235, 2023, Les Passés dans le Présent, 978-2-84016-528-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-27, 2023, Les passés dans le présent, 978-2-84016-528-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03508689v1</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Guillebaud Christine; Emerit Sibylle; Jugand Julien. </w:t>
+                <w:t xml:space="preserve">halshs-03508803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The World of Pulsator. The Automation of Church Bells Tolling in Contemporary Kerala, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Guillebaud; Sibylle Emerit; Julien Jugand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singing the Past. Music and the Politics of Memory (20th-21st centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.203-235, 2023, Les Passés dans le Présent, 978-2-84016-528-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03508803v1</w:t>
+                <w:t xml:space="preserve">halshs-03508689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prélude</w:t>
               </w:r>
@@ -993,199 +993,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The emergence of voices in an Indian bus stand: An ethnographic and acoustic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Bull (University of Sussex, UK); Marcel Cobussen (Leiden University, Netherlands). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Bloomsbury Handbook of Sonic Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloombury Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.633-645, 2021, 9781501338779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02927001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design sonore et activités spécifiques. Acoustique et sonorisation d’un lieu de culte (Chapitre 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Pecquet et Paul Dupouey eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design sonore, Applications, méthodologie et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.158-168, 2021, 9782100810680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03373467v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02927001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundwalks in Shiva temple&amp;quot;: A situated approach to perceived ambiance</w:t>
               </w:r>
@@ -1350,1080 +1350,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standing out from the Crowd. Vocal and Sound Techniques for Catching Peoples' Attention in an Indian Bus Stand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillebaud, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toward an Anthropology of Ambient Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77--97, 2017, Anthropology Series, 9781138801271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du sonneur à l'ingénieur. A propos de l'automatisation des cloches d'églises au Kerala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henrion-Dourcy; Isabelle and Buffetrille; Katia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et Epopée en Haute-Asie. Mélanges offerts à Mireille Helffer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Asiathèque. Maison des langues du monde, pp.273-304, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Standing out from the Crowd. Vocal and Sound Techniques for Catching Peoples' Attention in an Indian Bus Stand</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Multiple Listenings. Anthropology of Sound Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillebaud, Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward an Anthropology of Ambient Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.77--97, 2017, Anthropology Series, 9781138801271</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.1--18, 2017, Anthropology Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Guillebaud, Christine. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs dansés. Enjeux statutaires dans la ronde féminine kaikkottukali (Kerala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-Cl. Mahias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward an Anthropology of Ambient Sound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.1--18, 2017, Anthropology Series</w:t>
+              <w:t xml:space="preserve">Construire les savoirs dans l'action. Apprentissages et enjeux sociaux en Asie du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS Editions, pp.79-107, 2011, Purushartha 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création musicale et politique culturelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Solomos et J. Bouet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et globalisation. Musicologie-Ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.157-172, 2011, Musique-Philosophie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01053939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women's Musical Knowledge and Power, and their Contributions to Nation-Building in Kerala, South India. A case study of Kaikkottukali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Brückner, H. de Bruin and H. Moser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Fame and Shame. Performing Women - Women Performers in India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz, pp.119-136, 2011, (Drama und Theater in Südasien 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s Musical Knowledge and Power, and their Contributions to Nation-Building in Kerala, South India. A case study of Kaikkottukali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Brückner, H. de Bruin and H. Moser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Fame and Shame. Performing Women – Women Performers in India.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Harrassowitz, pp.189-207, 2011, Drama und Theater in Südasien</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01911949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music and Politics in Kerala: Hindu Nationalists Versus Marxists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Berti, N. Jaoul and P. Kanungo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cultural Entrenchment of Hindutva. Local Mediations and Forms of Convergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.29-63, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">M. Solomos et J. Bouet. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rituel à la scène de festival. Suivre le texte en train de se faire (Inde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Calame; Florence Dupont; Bernard Lortat-Jacob; Maria Manca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et globalisation. Musicologie-Ethnomusicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.157-172, 2011, Musique-Philosophie</w:t>
+              <w:t xml:space="preserve">La voix actée. Vers une nouvelle ethnopoétique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.91-108, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">H. Brückner, H. de Bruin and H. Moser. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01911946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Landy, G. Tarabout et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Between Fame and Shame. Performing Women - Women Performers in India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harrassowitz, pp.119-136, 2011, (Drama und Theater in Südasien 9)</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 4 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">M.-Cl. Mahias. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs du sensible. L’exemple du geste dansé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Thomann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire les savoirs dans l'action. Apprentissages et enjeux sociaux en Asie du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS Editions, pp.79-107, 2011, Purushartha 29</w:t>
+              <w:t xml:space="preserve">Les Mondes de l’Asie et du Pacifique. Recherches et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes, pp.245-248, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">H. Brückner, H. de Bruin and H. Moser. </w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Landy; S. Berthet; I. Milbert; J. Ruet; G. Tarabout; M.J. Zins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Between Fame and Shame. Performing Women – Women Performers in India.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, Harrassowitz, pp.189-207, 2011, Drama und Theater in Südasien</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’Inde contemporaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.343-345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01911944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs du sensible. L'exemple du geste dansé. Synthèse d'atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes de l'Asie et du Pacifique. Recherches et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes, pp.245-48, 2010, Réseau Asie-IMASIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rituel à la scène de festival. Suivre le texte en train de se faire (Inde, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La voix actée. Vers une nouvelle ethnopoétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.91-108, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584712v1</w:t>
-              </w:r>
-[...303 lines deleted...]
-                <w:t xml:space="preserve">halshs-01894807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement des musiques classiques et populaires : l'exemple de la catégorisation au Kerala (Inde du Sud)</w:t>
               </w:r>
@@ -2668,1236 +2668,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sens caché des choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.240-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04833877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archives sonores. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.170-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12q4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04833948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le sens caché des choses</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique comme engagement. Entretien avec Rosalia Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Leclair</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalía Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, pp.240-272</w:t>
+              <w:t xml:space="preserve">, 2021, Couleurs sonores, 34, pp.242-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La musique comme engagement. Entretien avec Rosalia Martinez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecouter le monde avec MILSON. Les anthropologues des milieux sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosalía Martínez</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cinema, Audiovisuel, Son, 141, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des lieux de cultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À plusieurs voix. Modalités d'exécution et d'appréciation de la ronde dansée kaikoṭṭukaḷi au Kerala (Inde du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Couleurs sonores, 34, pp.242-269</w:t>
+              <w:t xml:space="preserve">, 2015, Cahiers d'ethnomusicologie : Le goût musical, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01871199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de la multimodalité. Musique, image et danse en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Anthropologie et Société: Ethnomusicologie et anthropologie de la musique, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1025807ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À plusieurs voix. Modalités d'exécution et d'appréciation de la ronde dansée kaikoṭṭukaḷi au Kerala (Inde du Sud)</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01871210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruitage et sonorisation rituelle : les régimes de l’humour au Kerala (Inde du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Cahiers d'ethnomusicologie : Le goût musical, 28</w:t>
+              <w:t xml:space="preserve">, 2013, Notes d'humour, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Constructions sociales de l'humour sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...152 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Stoichiță</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Notes d'humour, 26</w:t>
+              <w:t xml:space="preserve">, 2013, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Constructions sociales de l'humour sonore</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs dansés. Enjeux statutaires dans la ronde féminine kaikkottukali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection Puruṣārtha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Construire les savoirs dans l'action Apprentissages et enjeux sociaux en Asie du Sud, 29, pp.79-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.22111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique n’a pas d’auteur. Ethnographies du copyright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor A. Stoichiță</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Stoichita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La musique n'a pas d'auteur, 12, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique n'a pas d'auteur. Ethnographies du copyright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Stoichita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimbuda ou la carrière d'un citron amer. Musiques régionales et industrie cinématographique en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.56-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique mécanique et temple hindou : histoire controversée d'un dispositif visuel et sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53, pp.98-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.13799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00416206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Killius, Ritual music and Hindu Rituals of Kerala Delhi: B.R. Rhythms, 2006. 135 p., ill. coul.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.13-20</w:t>
-[...509 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.305-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891148v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -4116,252 +4116,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00115842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la musique au dessin de sol et vice-versa: Un répertoire kéralais de formes sonores et graphiques</w:t>
+                <w:t xml:space="preserve">De la musique au dessin de sol et vice-versa. Un répertoire kéralais de formes sonores et graphiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17, pp.217 - 239. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 17, pp.217-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/40240525⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et société en Asie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Musique et Anthropologie, 171-172, pp.499-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.24994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la musique au dessin de sol et vice-versa. Un répertoire kéralais de formes sonores et graphiques.</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la musique au dessin de sol et vice-versa: Un répertoire kéralais de formes sonores et graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17, pp.217-240</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 17, pp.217 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/40240525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-01623506v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clinquart, Musique d’Inde du Sud : petit traité de musique carnatique (Paris : Cité de la Musique/Actes Sud)</w:t>
               </w:r>
@@ -5520,51 +5520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217ACF05"/>
+    <w:nsid w:val="D804F287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-guillebaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3475-1913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jugand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/15501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9781138801271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orchestrer-le-passe-singing-the-past/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708462/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-handbook-of-sonic-methodologies-9781501338779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025807ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichi&#539;&#259;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1847" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.13799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240525" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Johan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Massenzio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Azria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-guillebaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3475-1913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jugand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/15501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9781138801271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orchestrer-le-passe-singing-the-past/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708462/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-handbook-of-sonic-methodologies-9781501338779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025807ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichi&#539;&#259;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1847" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.13799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24994" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240525" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Johan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Massenzio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Azria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>