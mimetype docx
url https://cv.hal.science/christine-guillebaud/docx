--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -722,212 +722,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Looking for the &amp;quot;origins&amp;quot; of music</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Guillebaud Christine; Emerit Sibylle; Jugand Julien. </w:t>
+                <w:t xml:space="preserve">The World of Pulsator. The Automation of Church Bells Tolling in Contemporary Kerala, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Guillebaud; Sibylle Emerit; Julien Jugand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singing the Past. Music and the Politics of Memory (20th-21st centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.203-235, 2023, Les Passés dans le Présent, 978-2-84016-528-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Christine Guillebaud; Sibylle Emerit; Julien Jugand. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Looking for the &amp;quot;origins&amp;quot; of music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jugand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillebaud Christine; Emerit Sibylle; Jugand Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singing the Past. Music and the Politics of Memory (20th-21st centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.203-235, 2023, Les Passés dans le Présent, 978-2-84016-528-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-27, 2023, Les passés dans le présent, 978-2-84016-528-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03508689v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prélude</w:t>
               </w:r>
@@ -1582,848 +1582,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Music and Politics in Kerala: Hindu Nationalists Versus Marxists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Berti, N. Jaoul and P. Kanungo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cultural Entrenchment of Hindutva. Local Mediations and Forms of Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.29-63, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoirs dansés. Enjeux statutaires dans la ronde féminine kaikkottukali (Kerala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-Cl. Mahias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire les savoirs dans l'action. Apprentissages et enjeux sociaux en Asie du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS Editions, pp.79-107, 2011, Purushartha 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création musicale et politique culturelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Solomos et J. Bouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et globalisation. Musicologie-Ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.157-172, 2011, Musique-Philosophie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women's Musical Knowledge and Power, and their Contributions to Nation-Building in Kerala, South India. A case study of Kaikkottukali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Brückner, H. de Bruin and H. Moser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between Fame and Shame. Performing Women - Women Performers in India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz, pp.119-136, 2011, (Drama und Theater in Südasien 9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s Musical Knowledge and Power, and their Contributions to Nation-Building in Kerala, South India. A case study of Kaikkottukali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Brückner, H. de Bruin and H. Moser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between Fame and Shame. Performing Women – Women Performers in India.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Harrassowitz, pp.189-207, 2011, Drama und Theater in Südasien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01911949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">D. Berti, N. Jaoul and P. Kanungo </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Landy; S. Berthet; I. Milbert; J. Ruet; G. Tarabout; M.J. Zins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cultural Entrenchment of Hindutva. Local Mediations and Forms of Convergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.29-63, 2011</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’Inde contemporaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.343-345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01911944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs du sensible. L'exemple du geste dansé. Synthèse d'atelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de l'Asie et du Pacifique. Recherches et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes, pp.245-48, 2010, Réseau Asie-IMASIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rituel à la scène de festival. Suivre le texte en train de se faire (Inde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voix actée. Vers une nouvelle ethnopoétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.91-108, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rituel à la scène de festival. Suivre le texte en train de se faire (Inde, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Calame; Florence Dupont; Bernard Lortat-Jacob; Maria Manca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La voix actée. Vers une nouvelle ethnopoétique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.91-108, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01911946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Landy, G. Tarabout et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 4 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs du sensible. L’exemple du geste dansé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Thomann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes de l’Asie et du Pacifique. Recherches et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes, pp.245-248, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01894807v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">halshs-00584712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement des musiques classiques et populaires : l'exemple de la catégorisation au Kerala (Inde du Sud)</w:t>
               </w:r>
@@ -2668,950 +2668,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archives sonores. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.170-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12q4c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04833948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sens caché des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37, pp.240-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04833877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique comme engagement. Entretien avec Rosalia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalía Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Couleurs sonores, 34, pp.242-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecouter le monde avec MILSON. Les anthropologues des milieux sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien da Cruz Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cinema, Audiovisuel, Son, 141, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À plusieurs voix. Modalités d'exécution et d'appréciation de la ronde dansée kaikoṭṭukaḷi au Kerala (Inde du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cahiers d'ethnomusicologie : Le goût musical, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01871199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des lieux de cultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de la multimodalité. Musique, image et danse en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Anthropologie et Société: Ethnomusicologie et anthropologie de la musique, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1025807ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01871210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruitage et sonorisation rituelle : les régimes de l’humour au Kerala (Inde du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Notes d'humour, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Constructions sociales de l'humour sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Stoichiță</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs dansés. Enjeux statutaires dans la ronde féminine kaikkottukali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection Puruṣārtha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Construire les savoirs dans l'action Apprentissages et enjeux sociaux en Asie du Sud, 29, pp.79-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.22111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique n'a pas d'auteur. Ethnographies du copyright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Stoichita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38, pp.170-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12q4c⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...655 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Julien Mallet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimbuda ou la carrière d'un citron amer. Musiques régionales et industrie cinématographique en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, La musique n'a pas d'auteur, 12, pp.5-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gradhiva.1929⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12, pp.56-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La musique n'a pas d'auteur. Ethnographies du copyright</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique n’a pas d’auteur. Ethnographies du copyright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor A. Stoichita</w:t>
@@ -3620,156 +3698,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12, pp.5-19. </w:t>
+              <w:t xml:space="preserve">, 2010, La musique n'a pas d'auteur, 12, pp.5-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gradhiva.1929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gradhiva.1847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00584667v1</w:t>
+                <w:t xml:space="preserve">hal-01622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique mécanique et temple hindou : histoire controversée d'un dispositif visuel et sonore</w:t>
               </w:r>
@@ -5520,51 +5520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D804F287"/>
+    <w:nsid w:val="F27ABBE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-guillebaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3475-1913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jugand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/15501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9781138801271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orchestrer-le-passe-singing-the-past/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708462/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-handbook-of-sonic-methodologies-9781501338779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025807ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichi&#539;&#259;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1847" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.13799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24994" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240525" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Johan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Massenzio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Azria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-guillebaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3475-1913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillebaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jugand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/15501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9781138801271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Leblond Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mee&#249;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Abou Mrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elloumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orchestrer-le-passe-singing-the-past/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708462/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-bloomsbury-handbook-of-sonic-methodologies-9781501338779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02569898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien da Cruz Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025807ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichi&#539;&#259;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Stoichita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1847" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.13799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24994" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/40240525" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Johan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Massenzio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Azria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>