--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -779,165 +779,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intérêts et limites du concept de misogynie en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : « Misogynie et discriminations sexuelles » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Sep 2015, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01332583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Misogynie, antiféminisme, masculinisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence à l’Université des Femmes de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université libre de Bruxelles; l’Université des Femmes de Bruxelles, Dec 2015, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01332601v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01332583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La virilité mise à mâle »</w:t>
               </w:r>
@@ -1342,51 +1342,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1526,193 +1526,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lire la politique au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuwen Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang B, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b16318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapports au genre en politique. Petits accommodements du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. 2020, collection La Fabrique du politique, 9782807613560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter les difficultés méthodologiques: une ressource pour l'analyse en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR, 2015, 978-2-7535-4012-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminins/masculins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1721,87 +1805,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 432 p., 2014, U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01142693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boys Don't Cry !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,903 +1893,903 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 330 p., 2012, Le Sens social, 978-2-7535-1827-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 323 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminins/Masculins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2005</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 287 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier l'ordinaire des rapports au genre&amp;quot;, introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-22, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand ethos égalitaire, conscience de genre… et refus d’une grille de lecture genrée cohabitent : l’individualisme démocratique à Nuit Debout et son effet ‘pschitt’ »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guionnet C., Lechaux B., dir., L’ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.47-64, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nuit Debout Rennes : au-delà des traces mémorielles, l’esquisse d’un ‘engagement citoyen rhizome’ ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-22, 2025</w:t>
+              <w:t xml:space="preserve">GIS Démocratie et participation (dir.), Expérimentations démocratiques. Pratiques, institutions, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du septentrion, p. 43-56, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nuit Debout Rennes : au-delà des traces mémorielles, l’esquisse d’un “engagement citoyen rhizome” ? ». Expérimentations démocratiques, édité par Catherine Neveu, Presses universitaires du Septentrion, 2022, https://doi.org/10.4000/books.septentrion.128682.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentations démocratiques, édité par Catherine Neveu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.128682.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04801291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Précaires en politique. Études de parcours biographiques à Nuit Debout Rennes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guionnet C., Wieviorka M., dir., Nuit Debout. Des citoyens en quête d’une réinvention démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 69-114, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit Debout. Des citoyens en quête d’une réinvention démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuit Debout, Gilets jaunes : quoi de neuf à l'horizon des mouvements sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-214, 2021, U. Science politique, 978-2-200-62872-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0203⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03275420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : rapports au genre en politique. Petits accommodements du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2725,1250 +2809,1341 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports au genre en politique. Petits accommodements du quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.11-41, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lui, c’est un vrai mec !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.729-741, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.coper.2019.01.0729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les analyses socio-historiques de la politisation en France (XIXe siècle) : Apports et limite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marton Silvia; Vintila-Ghitulescu Constanta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le XIXe siècle: nouveaux chantiers de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires Alexandru Ioan Cuza Iasi, pp.25-72, 2013, Historica, 978-973-703-898-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01137439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il introduire une réflexion sur le genre au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopaedia universalis France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-155, 2013, La Science au présent 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation et légitimation des ressources politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Gateau; Florent Schepens; Maud Navarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoi de neuf depuis la parité ? Du genre dans la construction des rôles politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-38, 2013, Sociétés, 978-2-36441-054-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller, L’État au guichet. Sociologie cognitive du travail et modernisation administrative des services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les sciences sociales. Volume 6/2008-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-157, 2013, Lire les sciences sociales, 978-2-7351-1952-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.15184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Pourquoi réfléchir aux coûts de la masculinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Dulong, Christine Guionnet, Erik Neveu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boys Don't Cry ! Les coûts de la domination masculine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-38, 2012, Le Sens social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préalables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Le Gall, Michel Offerlé et François Ploux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique sans en avoir l'air. Aspects de la politique informelle, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-306, 2012, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mobilisations électorales... sans mobilisation politique ? (1814-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel PIGENET, Danielle TARTAKOWSKY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des mouvements sociaux en France : de 1814 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, pp.169-179, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pourquoi réfléchir aux coûts de la domination masculine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boys don't cry! : Les coûts de la domination masculine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-38, 2012, Le sens social, 978-2-7535-6301-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.67080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit et politisation : des conflits politiques aux conflits de politisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bourquin et Philippe Hamon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politisation : conflits et construction du politique depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-90, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédaction de l'entrée « Genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des notions de l'Encyclopaedia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia Universalis France S.A, 2 p, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la politique autrement' à Rennes, entre récurrences et réinventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilisations électorales. Le cas des élections municipales de 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p. 117-143, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalité en politique et processus d’institutionnalisation : Les mouvements Motivé-e-s et citoyens (2001-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du politique : Enquêtes sur les processus de politisation et de dépolitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-25, 2005, Res publica, 978-2-7535-3888-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.12300⟩</w:t>
+              <w:t xml:space="preserve">, pp.263-291, 2005, Res publica, 978-2-7535-3888-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.12314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalité en politique et processus d'institutionnalisation. Les mouvements Motivé-e-s et citoyens (2001-2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p. 263-291, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les frontières du politique : Enquêtes sur les processus de politisation et dépolitisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du politique : Enquêtes sur les processus de politisation et de dépolitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.263-291, 2005, Res publica, 978-2-7535-3888-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.12314⟩</w:t>
+              <w:t xml:space="preserve">, pp.11-25, 2005, Res publica, 978-2-7535-3888-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.12300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gauche et le suffrage universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des gauches en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, p. 229-246, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3978,107 +4153,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parité&amp;quot;, in Dictionnaire des politiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.411-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4088,105 +4263,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Domination masculine : quel prix à payer ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4254,51 +4429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA4CF769"/>
+    <w:nsid w:val="E0BE0474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4485,51 +4660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-guionnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2901-5048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035162503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.201.0115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01267225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.03.012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fassin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieviorka Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128682." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.universalis.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/15184" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.15184" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/67080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/12300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/12314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12314" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0411" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-guionnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2901-5048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035162503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guionnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.201.0115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01267225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.03.012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fassin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieviorka Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwen Lechaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128682." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.universalis.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/15184" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.15184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/67080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67080" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179920v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/12314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/12300" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0411" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>