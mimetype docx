--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -399,303 +399,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre de Ressources Biologiques Arabidopsis Versailles -VASC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mycorrhizal symbiosis and root development in maize with cell wall defects under low-input conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques du Dép. BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, 27130 Verneuil-sur-Avre, France. 2024</w:t>
+              <w:t xml:space="preserve">1ères rencontres du réseau Rhizophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959567v1</w:t>
+                <w:t xml:space="preserve">hal-05161623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal symbiosis and root development in maize with cell wall defects under low-input conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centre de Ressources Biologiques Arabidopsis Versailles -VASC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres du réseau Rhizophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">journées scientifiques du Dép. BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, 27130 Verneuil-sur-Avre, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161623v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water deficit on modern French forage maize hybrids Drier: not necessarily less productive, but more digestible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1696,295 +1696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FANCM-associated proteins MHF1 and MHF2, but not the other Fanconi anemia factors, limit meiotic crossovers</w:t>
+                <w:t xml:space="preserve">The Kinesin AtPSS1 Promotes Synapsis and is Required for Proper Crossover Distribution in Meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Girard</w:t>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Crismani</w:t>
+                <w:t xml:space="preserve">Afef Lemhemdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Froger</w:t>
+                <w:t xml:space="preserve">Cécile Larchevèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mazel</w:t>
+                <w:t xml:space="preserve">Aurélie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Lemhemdi</w:t>
+                <w:t xml:space="preserve">Maria Cuacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (14), pp.9087-9095. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204129v1</w:t>
+                <w:t xml:space="preserve">hal-01204133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinesin AtPSS1 Promotes Synapsis and is Required for Proper Crossover Distribution in Meiosis</w:t>
+                <w:t xml:space="preserve">FANCM-associated proteins MHF1 and MHF2, but not the other Fanconi anemia factors, limit meiotic crossovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Duroc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Chloé Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Crismani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Lemhemdi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Cuacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (10), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (14), pp.9087-9095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204133v1</w:t>
+                <w:t xml:space="preserve">hal-01204129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromeric cohesion is protected twice at meiosis, by SHUGOSHINs at anaphase 1 and by PATRONUS at interkinesis</w:t>
               </w:r>
@@ -2104,77 +2104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCM8 is required for a pathway of meiotic double-strand break repair independent of DMC1 in [i]Arabidopsis thaliana[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crismani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Portemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,295 +2232,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSD1 promotes meiotic progression via APC/C inhibition and forms a regulatory network with TDM and CYCA1;2/TAM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Touati</w:t>
+                <w:t xml:space="preserve">Wayne W. Crismani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirofumi Harashima</w:t>
+                <w:t xml:space="preserve">Chloé C. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Araou</w:t>
+                <w:t xml:space="preserve">Nicole N. Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica M. Pradillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J. Luis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002865⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336 (6088), pp.1588 - 1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1220381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190773v1</w:t>
+                <w:t xml:space="preserve">hal-01004174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé C. Girard</w:t>
+                <w:t xml:space="preserve">OSD1 promotes meiotic progression via APC/C inhibition and forms a regulatory network with TDM and CYCA1;2/TAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefri Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole N. Froger</w:t>
+                <w:t xml:space="preserve">Sandra Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica M. Pradillo</w:t>
+                <w:t xml:space="preserve">Hirofumi Harashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan J. Luis Santos</w:t>
+                <w:t xml:space="preserve">Emilie Araou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 336 (6088), pp.1588 - 1590. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1220381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004174v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of Arabidopsis meiocytes</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2780,161 +2780,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two meiotic crossover classes cohabit in Arabidopsis : one is dependent on MER3, whereas the other one is not</w:t>
+                <w:t xml:space="preserve">AtREC8 and AtSCC3 are essential to the monopolar orientation of the kinetochores during meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
+                <w:t xml:space="preserve">Liudmila L. Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Jolivet</w:t>
+                <w:t xml:space="preserve">Stéphanie Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emelyne Huppe</w:t>
+                <w:t xml:space="preserve">Ghislaine G. Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmila L. Chelysheva</w:t>
+                <w:t xml:space="preserve">Nathalie Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (8), pp.692-701. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118, pp.4621-4632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2005.02.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.02583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676829v1</w:t>
+                <w:t xml:space="preserve">hal-02682870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis TFIID factor AtTAF6 controls pollen tube growth</w:t>
               </w:r>
@@ -3048,368 +3048,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtREC8 and AtSCC3 are essential to the monopolar orientation of the kinetochores during meiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Two meiotic crossover classes cohabit in Arabidopsis : one is dependent on MER3, whereas the other one is not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Huppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila L. Chelysheva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 118, pp.4621-4632. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (8), pp.692-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.02583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2005.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682870v1</w:t>
+                <w:t xml:space="preserve">hal-02676829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The meiotic protein SWI1 is required for axial element formation and recombination initiation in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
+                <w:t xml:space="preserve">Les mécanismes moléculaires de la méiose chez les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Armstrong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Doutriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 130 (14), pp.3309-3318</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (6-7), pp.717-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675108v1</w:t>
+                <w:t xml:space="preserve">hal-02673662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes moléculaires de la méiose chez les plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The meiotic protein SWI1 is required for axial element formation and recombination initiation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Doutriaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.A. Makaroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 19 (6-7), pp.717-723</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 130 (14), pp.3309-3318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673662v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flanking sequence tags in Arabidopsis thaliana T-DNA insertion lines : a pilot study</w:t>
               </w:r>
@@ -3514,394 +3514,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis SWI1 protein is required for both chromatid arm and centromere cohesion during meiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">How to characterize meiotic functions in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bullier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52, pp.107</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 83 (11-12), pp.1023-1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671430v1</w:t>
+                <w:t xml:space="preserve">hal-02671646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to characterize meiotic functions in plants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">SWITCH1 (SWI1) : a novel protein required for the establishment of sister chromatid cohesion and for bivalent formation at meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grelon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Motamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 83 (11-12), pp.1023-1028</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15, pp.1859-1871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671646v1</w:t>
+                <w:t xml:space="preserve">hal-02675915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWITCH1 (SWI1) : a novel protein required for the establishment of sister chromatid cohesion and for bivalent formation at meiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The Arabidopsis SWI1 protein is required for both chromatid arm and centromere cohesion during meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 15, pp.1859-1871</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675915v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch (swi1), an Arabidopsis thaliana mutant affected in the female meiotic switch</w:t>
               </w:r>
@@ -4006,273 +4006,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random chromosome segregation without meiotic arrest in both male and female meiocytes of a dmc1 mutant of Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Megasporogenesis in Arabidopsis thaliana L. : an ultrastructural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Motamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Couteau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 11, pp.1623-1634</w:t>
+              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (2), pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696874v1</w:t>
+                <w:t xml:space="preserve">hal-02688565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megasporogenesis in Arabidopsis thaliana L. : an ultrastructural study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bajon</w:t>
+                <w:t xml:space="preserve">Random chromosome segregation without meiotic arrest in both male and female meiocytes of a dmc1 mutant of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belzile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (2), pp.99-109</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.1623-1634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688565v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-DNA mediated disruption of essential gametophytic genes in Arabidopsis is unexpectedly rare and cannot be inferred from segregation distortion alone</w:t>
               </w:r>
@@ -4797,333 +4797,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling and sensing: the role of Class II TREHALOSE 6-PHOSPHATE SYNTHASE genes in suppression of eskimo1 dwarfism phenotype.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du stade de récolte et des conditions environnementales sur le rendement et la digestibilité du maïs fourrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Main</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucy Botran</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School "Plant Sugars"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saclay Plant Sciences, Jul 2022, Saint-Lambert-des-Bois, France</w:t>
+              <w:t xml:space="preserve">13. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français des Parois; Institut Jean-Pierre Bourgin (IJPB), May 2022, Versailles, France. pp.C2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212529v1</w:t>
+                <w:t xml:space="preserve">hal-05161615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stade de récolte et des conditions environnementales sur le rendement et la digestibilité du maïs fourrage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signaling and sensing: the role of Class II TREHALOSE 6-PHOSPHATE SYNTHASE genes in suppression of eskimo1 dwarfism phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Duran Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français des Parois; Institut Jean-Pierre Bourgin (IJPB), May 2022, Versailles, France. pp.C2-2</w:t>
+              <w:t xml:space="preserve">Summer School "Plant Sugars"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saclay Plant Sciences, Jul 2022, Saint-Lambert-des-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161615v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis SWI1 protein is required for both chromatid arm and centromere cohesion during meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,277 +5168,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for male gametophytic mutations in arabidopsis thaliana : new genes involved in pollen tube development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switch, a novel gene implicated in the early steps of meiosis in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lobstein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Guyon</w:t>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Sexual Plant Reproduction. Program Abstracts. 16</w:t>
+              <w:t xml:space="preserve">16. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769383v1</w:t>
+                <w:t xml:space="preserve">hal-02768969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch, a novel gene implicated in the early steps of meiosis in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
+                <w:t xml:space="preserve">Screening for male gametophytic mutations in arabidopsis thaliana : new genes involved in pollen tube development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Procissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giritch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lefevre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Pelletier</w:t>
+                <w:t xml:space="preserve">E. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress</w:t>
+              <w:t xml:space="preserve">International Congress on Sexual Plant Reproduction. Program Abstracts. 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768969v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Arabidopsis thaliana mutants exhibiting alterations in meiosis.</w:t>
               </w:r>
@@ -5463,51 +5463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5893,76 +5893,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles collection of Arabidopsis thaliana transformants. First results for two putative male gametophytic mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles Arabidopsis thaliana transformants collection. First results for two putative male gametophytic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5972,122 +5972,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-israélien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">10. ISHS symposium on Brassicas. Crucifer genetics workshop. Book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768522v1</w:t>
+                <w:t xml:space="preserve">hal-02767381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles Arabidopsis thaliana transformants collection. First results for two putative male gametophytic mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles collection of Arabidopsis thaliana transformants. First results for two putative male gametophytic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6097,214 +6097,210 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ISHS symposium on Brassicas. Crucifer genetics workshop. Book of abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque franco-israélien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767381v1</w:t>
+                <w:t xml:space="preserve">hal-02768522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mutagenèse d'insertion par ADN-T chez Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tagging and cloning of genes involved in male and/or female gametogenesis using the Versailles Arabidopsis thaliana insertion mutant collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Bechtold</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
+              <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771880v1</w:t>
+                <w:t xml:space="preserve">hal-02767664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont ces gènes exprimés dans les gamétophytes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6346,319 +6342,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of sterile Arabidopsis thaliana mutants exhibiting alterations in meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of sterile Arabidopsis thaliana mutants exhibiting alterations in meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagging and cloning of genes involved in male and/or female gametogenesis using the Versailles Arabidopsis thaliana insertion mutant collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6667,254 +6663,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ferault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767664v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tagging and cloning of genes involved in male and/or female gametogenesis using the Versailles Arabidopsis thaliana insertion mutant collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mutagenèse d'insertion par ADN-T chez Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacquerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
+              <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766697v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In planta Agrobacterium mediated gene transfer by infiltration of adult Arabidopsis thaliana plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7946,51 +7946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F569F43"/>
+    <w:nsid w:val="8EB31129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8177,51 +8177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-horlow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1212-2083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377132v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Motamayor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bajon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauvanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.hncm8135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan West" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01725" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crismani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhemdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku614" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Larchev&#232;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuacos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004674" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefri Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.08.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Portemer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Touati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Harashima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne W. Crismani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Froger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M. Pradillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Luis Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1220381" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Granier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2010.00435.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F47F7527CC99DFC0D2415B50EDF57D38B8BD177E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Huppe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.02.056" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lago" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Clerici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Dreni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Horlow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caporali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02583" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Armstrong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Jackson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Makaroff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doutriaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bullier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belzile" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissadi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050915" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BB37CAFBB91823BA391214268078F1A0823677C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bardon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Salles de Hys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Defrance" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Missonier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourgin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lobstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Procissi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giritch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839012v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ferault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquerot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768157v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baquero" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-horlow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1212-2083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377132v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Motamayor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bajon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauvanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.hncm8135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan West" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01725" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lemhemdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Larchev&#232;que" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuacos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004674" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crismani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku614" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefri Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.08.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Portemer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne W. Crismani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Froger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M. Pradillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Luis Santos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1220381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Touati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Harashima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002865" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Granier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2010.00435.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F47F7527CC99DFC0D2415B50EDF57D38B8BD177E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02583" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lago" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Clerici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Dreni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Horlow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caporali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Jolivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Huppe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.02.056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doutriaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Armstrong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Jackson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Makaroff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bullier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belzile" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissadi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050915" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BB37CAFBB91823BA391214268078F1A0823677C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bardon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Salles de Hys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Defrance" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Missonier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourgin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212529v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lobstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Procissi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giritch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839012v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ferault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpentier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquerot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baquero" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>