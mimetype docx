--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,347 +234,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichen and its Microbiome as an Untapped Source of Anti‐biofilm Compounds</w:t>
+                <w:t xml:space="preserve">Bioprospecting marine-derived Nocardia sp. SPL22-064 of the Lombok Sea exhibits potent anti-nontuberculous mycobacteria (NTM) activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Millot</w:t>
+                <w:t xml:space="preserve">Ni Luh Putu Vidya Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Linda Sukmarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pouget</w:t>
+                <w:t xml:space="preserve">Shanti Ratnakomala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+                <w:t xml:space="preserve">Eni Dwi Islamiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengo Mambu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sinta Nurrohmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202401557. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202401557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2026.2641232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808587v1</w:t>
+                <w:t xml:space="preserve">hal-05575903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
+                <w:t xml:space="preserve">Lichen and its Microbiome as an Untapped Source of Anti‐biofilm Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+                <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Aucher</w:t>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+                <w:t xml:space="preserve">Christelle Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Menard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lengo Mambu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (6), pp.107166. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202401557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202401557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542854v1</w:t>
+                <w:t xml:space="preserve">hal-04808587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, janvier-février (138), pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -585,11691 +585,11825 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – partie 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (6), pp.107166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397396v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufi Desrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (8), pp.e202300130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbdv.202300130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites secondaires issues de plantes comme solution contre les biofilms ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, mai-juin (134), pp.6-13</w:t>
+              <w:t xml:space="preserve">, 2023, novembre-décembre (137), pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397312v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening antibiofilm activity of invasive plants growing at the Slope Merapi Mountain, Central Java, against Candida albicans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les métabolites secondaires issues de plantes comme solution contre les biofilms ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Titik Nuryastuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, mai-juin (134), pp.6-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391066v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of the interaction of bentonite with alkaline water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Screening antibiofilm activity of invasive plants growing at the Slope Merapi Mountain, Central Java, against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi Desrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustofa Mustofa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titik Nuryastuti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107157⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04044-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314112v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the fungal nomenclature: why and how to manage?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and modelling study of the interaction of bentonite with alkaline water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Imbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Pelegrí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laviña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2023.101404⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.107157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085546v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biofilms : pourquoi sont-ils une préoccupation en santé humaine?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Changes in the fungal nomenclature: why and how to manage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (2), pp.101404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2023.101404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397287v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Anti-Biofilm Compounds from Endolichenic Fungi Using a Bioguided Networking Screening</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biofilms : pourquoi sont-ils une préoccupation en santé humaine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, mars-avril 2023 (133), pp.6-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032984v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Invasive Plant Extracts against the Bispecies Biofilm Staphylococcus aureus–Candida albicans by a Bioguided Molecular Networking Screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to Anti-Biofilm Compounds from Endolichenic Fungi Using a Bioguided Networking Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seinde Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hamion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Miranda</w:t>
+                <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">Lucie Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11111595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (10), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8101012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032950v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview about Candida auris: what's up 12 years after its first description?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Valorization of Invasive Plant Extracts against the Bispecies Biofilm Staphylococcus aureus–Candida albicans by a Bioguided Molecular Networking Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101248⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11111595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554923v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichen Polyphenolic Compounds for the Eradication of Candida albicans Biofilms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview about Candida auris: what's up 12 years after its first description?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix T Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.698883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.101248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032960v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Lichen Polyphenolic Compounds for the Eradication of Candida albicans Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Louise Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Juin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.698883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.698883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033034v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Candida albicans interaction with Gram-positive bacteria within interkingdom biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.100909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.100909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715674v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans interaction with Gram-positive bacteria within interkingdom biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.100909⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430782v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans enhances initial biofilm growth of Cutibacterium acnes under aerobic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bastiaan Krom</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thanh Danh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2019.1608966⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295513v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirulina platensis sustainable lipid extracts in alginate-based nanocarriers: An algal approach against biofilms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Renaudeau</w:t>
+                <w:t xml:space="preserve">Candida albicans enhances initial biofilm growth of Cutibacterium acnes under aerobic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girardot</w:t>
+                <w:t xml:space="preserve">Michel Hoogenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinault</w:t>
+                <w:t xml:space="preserve">Bastiaan Krom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37, pp.160-168. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2019.1608966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955429v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spirulina platensis sustainable lipid extracts in alginate-based nanocarriers: An algal approach against biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Perrin</w:t>
+                <w:t xml:space="preserve">R. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Puy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Bernard</w:t>
+                <w:t xml:space="preserve">E. Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Mollichella</w:t>
+                <w:t xml:space="preserve">N. Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myz087⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295273v1</w:t>
+                <w:t xml:space="preserve">hal-01955429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiproliferative and antibiofilm potentials of endolichenic fungi associated with the lichen Nephroma laevigatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (4), pp.1044-1058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jam.14188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida auris, an emerging and disturbing yeast</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Mollichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myz087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295439v1</w:t>
+                <w:t xml:space="preserve">hal-02295273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do raspberry extracts and fractions have antifungal or anti-adherent potential against Candida spp.?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Candida auris, an emerging and disturbing yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.105-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057095v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Could Be the Role of Antifungal Lock-Solutions? From Bench to Bedside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Do raspberry extracts and fractions have antifungal or anti-adherent potential against Candida spp.?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7010006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688004v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal communities associated with Evernia prunastri , Ramalina fastigiata and Pleurosticta acetabulum : Three epiphytic lichens potentially active against Candida biofilms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What Could Be the Role of Antifungal Lock-Solutions? From Bench to Bedside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7010006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2018.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01778139v1</w:t>
+                <w:t xml:space="preserve">hal-01688004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fungal communities associated with Evernia prunastri , Ramalina fastigiata and Pleurosticta acetabulum : Three epiphytic lichens potentially active against Candida biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2018.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057110v1</w:t>
+                <w:t xml:space="preserve">hal-01778139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One fungus, several microbes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (3), pp.413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057141v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutibacterium acnes protects Candida albicans from the effect of micafungin in biofilms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One fungus, several microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02057103v1</w:t>
+                <w:t xml:space="preserve">hal-02057141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and Anti-Biofilm Activities of Acetone Lichen Extracts against Candida albicans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cutibacterium acnes protects Candida albicans from the effect of micafungin in biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mollichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22040651⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.942-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661088v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal and Anti-Biofilm Activities of Acetone Lichen Extracts against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lengo Angèle Mambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22040651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427811v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Sources as Innovative Solutions Against Fungal Biofilms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.105-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/5584_2016_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01427787v1</w:t>
+                <w:t xml:space="preserve">hal-01427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel strategies against Candida biofilms: interest of synthetic compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb.15.118⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427794v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel strategies against Candida biofilms: interest of synthetic compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb.15.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427807v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.287-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427798v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206241v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427407v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tawfik Ghrairi</w:t>
+                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427401v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of the antimicrobial activity of 19 essential oils.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawfik Ghrairi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/5584_2015_5011⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1565-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427379v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCMID∗ guideline for the diagnosis and treatment of biofilm infections 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Høiby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bjarnsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G L Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Coenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (Supple 1), pp.S1 - S25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2014.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative evaluation of the antimicrobial activity of 19 essential oils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Chaftar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2049-632X.12127⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/5584_2015_5011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166946v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point en 2013 sur les envenimations liées aux arthropodes en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.31-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13149-014-0331-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2049-632X.12168⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2049-632X.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636060v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are dentists enough aware of infectious risk associated with dental unit waterlines?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.432 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2049-632X.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934589v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Are dentists enough aware of infectious risk associated with dental unit waterlines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.29-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828388v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could liposomal amphotericin B (L-AMB) lock solutions be useful to inhibit Candida spp. biofilms on silicone biomaterials?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Imbert</w:t>
+                <w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Latappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkr473⟩</w:t>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/wqual/2014004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824393v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding biofilms - are we there yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bjarnsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Høiby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ake Försberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (2), pp.125-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00984.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Hartmannella vermiformis can promote proliferation of Candida spp. in tap-water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (17), pp.5707-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00763544v1</w:t>
+                <w:t xml:space="preserve">hal-00763538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmannella vermiformis can promote proliferation of Candida spp. in tap-water.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Migeot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.054⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8-9), pp.740-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00763538v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could liposomal amphotericin B (L-AMB) lock solutions be useful to inhibit Candida spp. biofilms on silicone biomaterials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (2), pp.430-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkr473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00932.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00707695v1</w:t>
+                <w:t xml:space="preserve">hal-00824393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on infectious risks associated with dental unit waterlines.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turpin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65 (2), pp.196-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00971.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00932.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715771v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Update on infectious risks associated with dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00971.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00679595v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliva promotes survival and even proliferation of Candida species in tap water.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02379.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715846v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Saliva promotes survival and even proliferation of Candida species in tap water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324 (1), pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02379.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419102v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (1), pp.153-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkn160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmanella vermiformis can be permissive for Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (5), pp.475-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00492340v1</w:t>
+                <w:t xml:space="preserve">hal-04419102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term survival of Legionella pneumophila associated with Acanthamoeba castellanii vesicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01229.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419110v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borgonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (3), pp.311-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Azoles on the Secretion of a Candida albicans Metallopeptidase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Long‐term survival of Legionella pneumophila associated with Acanthamoeba castellanii vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-005-3085-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.1341-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01229.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419147v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of caspofungin on trophozoites and cysts of three species of Acanthamoeba</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of Azoles on the Secretion of a Candida albicans Metallopeptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Imbert-Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkl451⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 161 (3), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-005-3085-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419126v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-metabolic activity of caspofungin against Candida albicans and Candida parapsilosis biofilms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of caspofungin on trophozoites and cysts of three species of Acanthamoeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 56 (3), pp.507-512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dki269⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 59 (1), pp.122-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkl451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419152v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mannose binding protein is involved in the adherence of species to inert surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anti-metabolic activity of caspofungin against Candida albicans and Candida parapsilosis biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cocuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2004.07.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (3), pp.507-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dki269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419158v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspofungin modulates in vitro adherence of Candida albicans to plastic coated with extracellular matrix proteins</w:t>
+                <w:t xml:space="preserve">A mannose binding protein is involved in the adherence of species to inert surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soustre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">S Imbertbouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkh099⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 238 (1), pp.207-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2004.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419186v1</w:t>
+                <w:t xml:space="preserve">hal-04419158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pre-treatment of plastic materials with povidone iodine on metabolism and adherence of Candida yeasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caspofungin modulates in vitro adherence of Candida albicans to plastic coated with extracellular matrix proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Imbert-Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (3), pp.522-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkh099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419198v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and antifungal activities of iridal, a plant triterpenoid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of the pre-treatment of plastic materials with povidone iodine on metabolism and adherence of Candida yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Sauvaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419165v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of plastic and extracellular matrix components with chlorhexidine or benzalkonium chloride: effect on Candida albicans adherence capacity in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (2), pp.281-287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkg088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulins G could prevent adherence of Candida albicans to polystyrene and extracellular matrix components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antiplasmodial and antifungal activities of iridal, a plant triterpenoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Benoit-Vical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sauvaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.05010-0⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 62 (5), pp.747-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0031-9422(02)00625-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419189v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of matrix metalloprotease inhibitors on the 95 kDa metallopeptidase of Candida albicans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Immunoglobulins G could prevent adherence of Candida albicans to polystyrene and extracellular matrix components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkf059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (5), pp.373-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.05010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419207v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sub-inhibitory concentrations of conventional antifungals on metabolism of Candida albicans and on its adherence to polystyrene and extracellular matrix proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (2), pp.123-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/mmy.40.2.123.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of host components by a metallopeptidase of Cryptococcus neoformans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of matrix metalloprotease inhibitors on the 95 kDa metallopeptidase of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0953756201004907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (6), pp.1007-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkf059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419258v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des concentrations sub-inhibitrices d'antifongiques systémiques sur les capacités d'adhérence et de filamentation et sur le métabolisme mitochondrial de Candida albicans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Degradation of host components by a metallopeptidase of Cryptococcus neoformans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105 (11), pp.1371-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0953756201004907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419230v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii : in vivo cystogenesis of the virulent RH strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet des concentrations sub-inhibitrices d'antifongiques systémiques sur les capacités d'adhérence et de filamentation et sur le métabolisme mitochondrial de Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (1), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419254v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Candida albicans Cell Wall Proteins in the Adherence of Blastospores to Human Buccal Epithelial Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bastide</w:t>
+                <w:t xml:space="preserve">Toxoplasma gondii : in vivo cystogenesis of the virulent RH strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 83 (1), pp.152-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3284336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/emyc.1995.1031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04419237v1</w:t>
+                <w:t xml:space="preserve">hal-04419254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhérence aux cellules épithéliales buccales de souches de Candida albicans isolées chez des patients VIH+: corrélation avec le sérotype, la sensibilité au fluconazole et la virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Involvement of Candida albicans Cell Wall Proteins in the Adherence of Blastospores to Human Buccal Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mallie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19 (4), pp.247-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/emyc.1995.1031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419387v1</w:t>
+                <w:t xml:space="preserve">hal-04419237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adhérence aux cellules épithéliales buccales de souches de Candida albicans isolées chez des patients VIH+: corrélation avec le sérotype, la sensibilité au fluconazole et la virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mallié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationship between fluconazole sensitivity ofCandida albicans isolates from HIV positive patients and serotype, adherence and CD4+ lymphocyte count</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 13 (9), pp.711-716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02276053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du potentiel anti-biofilm de champignons endophytes isolés de Ludwigia grandiflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Symposium International AFERP-STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of invasive plants against the bi-species biofilm Staphylococcus aureus-Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroBioFilms2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Majorque, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tours, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biofilm en mycologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biofilms fongiques : quelle est la problématique ? Les huiles essentielles peuvent-elles contribuer à les contrôler ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPILF, Jun 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres d’Aromathérapie Clinique : 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Aromathérapie Clinique, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468027v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms fongiques : quelle est la problématique ? Les huiles essentielles peuvent-elles contribuer à les contrôler ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le biofilm en mycologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres d’Aromathérapie Clinique : 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Aromathérapie Clinique, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPILF, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468035v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiology and therapeutic challenges of biofilm-associated candidiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Cirebon International Health Symposium. Update on non-communicable diseases: global perspective on health challenges and innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gunung Jati Swadaya University, Aug 2024, Cirebon, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital health - Contribution of digital technology in research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th joint working group on higher education, research and innovation between Indonesia and France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France, Jul 2024, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on biofilm-related fungal infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar Standards for Laboratory Examination and Clinical Aspects of Fungal Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, university UGM, Mar 2023, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans, biofilms, interactions microbiennes et sensibilité aux antimicrobiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Mycologie Médicale - SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFMM, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes invasives aquatiques : nouvelle source de composes actifs contre les biofilms de Candida albicans - Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques AFERP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFERP – Association francophone pour l'enseignement et la recherche en pharmacognosie, Jul 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of biofilm-related infections: an approach on biofilm-related Candidiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious and Non-Communicable Diseases, from Bench to Bedside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitas Gadjah Mada, Oct 2018, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding new active compounds from natural resources to control fungal biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Translational Medicine and Health Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitas Diponegoro, Oct 2017, Semarang, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biofilms: novel strategies against Candida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ECCMID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCMID, Apr 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms and infectious risks: what place for fungi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomérieux innovation day: Status of sequencing and genomics for infectious diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biomérieux, Apr 2015, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms: how to handle them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bringing PK and Pd in fungal infections into the clinic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCMID, Jul 2014, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des candidoses associées à un biofilm : quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4emes journées du Consortium anti-Parasitaire et –Fongique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium anti-Parasitaire et –Fongique - CAPF, Feb 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel therapeutic strategies to control fungal biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm - based Healthcare - associated Infections: From Microbiology to Clinics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCMID study group of biofilms, Oct 2014, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eradicating of Candida biofilms on medical devices: what can be done</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d Fungal Biofilms Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESGB - ESCMID, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect involvment of Candida biofilms in clinical settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROBIOFILM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESGB ESCMID, Sep 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude des microorganismes d’origine buccale à survivre dans l’eau - Mise en évidence et prévention du risque infectieux lié à l’eau des units dentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel IFRO - ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherche en Médecine Bucco-Dentaire, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’activité anti-Candida spp de désinfectants utilisés dans le traitement des lignes d’eau des units dentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIE 2012 – Journées Information Eaux, 20e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Professionnels de Traitement des Eaux et des Nuisances (APTEN); Équipe Chimie de l’Eau de l’IC2MP (CNRS/Université de Poitiers), Sep 2012, Poitiers, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of conventional antifungal agents and natural compounds to fight Candida spp. biofilms in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROBIOFILM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESGB - ESCMID, Jul 2011, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Candida spp. biofilm eradication possible in vitro?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In vitro models of Candida biofilms to investigate the interest of antifungal lock-solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms – Friends or Foe?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST Exploratory Workshop, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Trends in Medical Mycology - TIMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467230v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro models of Candida biofilms to investigate the interest of antifungal lock-solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is Candida spp. biofilm eradication possible in vitro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Medical Mycology - TIMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Biofilms – Friends or Foe?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST Exploratory Workshop, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467274v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of fungal biofilm research and related events in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROBIOFILM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESGB - ESCMID, Jul 2011, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Candida albicans biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROBIOFILM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCMID Study Group on Biofilms (ESGB), Sep 2009, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of new antimicrobials on fungal biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Candida biofilm formation on implanted medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCMID, Apr 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466171v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida biofilm formation on implanted medical devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Activity of new antimicrobials on fungal biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCMID, Apr 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...537 lines deleted...]
-                <w:t xml:space="preserve">hal-01256486v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Screening of Antifungal Compounds Able to Counteract Biofilm Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1147, Springer New York, pp.187-201, 2014, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0467-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12416,51 +12550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustofa Mustofa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titik Nuryastuti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04044-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegr&#237;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavi&#241;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101404" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seinde Toure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix T Coste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101248" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.100909" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoogenkamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Krom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1608966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liagre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Coste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dutreix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2018.03.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.06.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.08.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GLR2HSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040651" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427794v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H&#248;iby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bjarnsholt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Bassi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coenye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.10.024" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ganteaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0331-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;barre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr473" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715767v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjarnsholt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H&#248;iby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Donelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake F&#246;rsberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00984.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJGJKPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00971.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715846v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02379.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419110v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01229.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6RKTBPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419147v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Imbert-Bouyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyslaine Daniault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-005-3085-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP9LR180-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cocuaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki269" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419158v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Imbertbouyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.07.036" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1L2R90-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh099" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WBSMK3ST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419165v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonfils" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvaire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00625-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPZNWJX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg088" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419189v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jacquemin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05010-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419207v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkf059" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BQPJJ1BH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419216v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jacquemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/mmy.40.2.123.129" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419258v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756201004907" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00NB0W4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419254v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3284336" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419237v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert-Bernard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mallie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bastide" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/emyc.1995.1031" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZQNG5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419387v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Malli&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419392v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malli&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastide" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02276053" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6N12HRZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468027v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467977v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516581v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467930v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467924v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467894v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467920v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467301v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468016v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416869v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467230v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467260v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466161v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450224v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_13" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Luh Putu Vidya Paramita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sukmarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ratnakomala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Dwi Islamiati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinta Nurrohmah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2026.2641232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustofa Mustofa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titik Nuryastuti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04044-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegr&#237;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavi&#241;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seinde Toure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix T Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.100909" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoogenkamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Krom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1608966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liagre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Coste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.05.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dutreix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778139v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2018.03.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GLR2HSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040651" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H&#248;iby" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bjarnsholt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Bassi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coenye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.10.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ganteaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0331-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715767v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjarnsholt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H&#248;iby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Donelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake F&#246;rsberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00984.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763538v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJGJKPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;barre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr473" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00971.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02379.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01229.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6RKTBPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419147v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Imbert-Bouyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyslaine Daniault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-005-3085-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP9LR180-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cocuaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki269" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Imbertbouyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.07.036" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1L2R90-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh099" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WBSMK3ST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419176v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg088" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonfils" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00625-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPZNWJX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419189v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jacquemin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05010-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jacquemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/mmy.40.2.123.129" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419207v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkf059" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BQPJJ1BH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756201004907" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00NB0W4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3284336" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert-Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mallie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bastide" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/emyc.1995.1031" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZQNG5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419387v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Malli&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malli&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastide" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02276053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6N12HRZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467959v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516581v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468024v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467942v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467930v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467924v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467894v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468021v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467301v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467806v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468016v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416869v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467244v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467230v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467260v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467208v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466161v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466171v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450224v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_13" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>