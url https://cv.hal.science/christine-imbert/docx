--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -498,509 +498,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – Partie 2</w:t>
+                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (6), pp.107166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397411v1</w:t>
+                <w:t xml:space="preserve">hal-04542854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
+                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, janvier-février (138), pp.12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542854v1</w:t>
+                <w:t xml:space="preserve">hal-05397411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biofilms : pourquoi sont-ils une préoccupation en santé humaine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, mars-avril 2023 (133), pp.6-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186738v1</w:t>
+                <w:t xml:space="preserve">hal-05397287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – partie 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi Desrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (8), pp.e202300130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202300130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397396v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites secondaires issues de plantes comme solution contre les biofilms ?</w:t>
+                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
@@ -1009,532 +1009,532 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, mai-juin (134), pp.6-13</w:t>
+              <w:t xml:space="preserve">, 2023, novembre-décembre (137), pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397312v1</w:t>
+                <w:t xml:space="preserve">hal-05397396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening antibiofilm activity of invasive plants growing at the Slope Merapi Mountain, Central Java, against Candida albicans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sufi Desrini</w:t>
+                <w:t xml:space="preserve">Les métabolites secondaires issues de plantes comme solution contre les biofilms ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Titik Nuryastuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, mai-juin (134), pp.6-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391066v1</w:t>
+                <w:t xml:space="preserve">hal-05397312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of the interaction of bentonite with alkaline water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+                <w:t xml:space="preserve">Screening antibiofilm activity of invasive plants growing at the Slope Merapi Mountain, Central Java, against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi Desrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustofa Mustofa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titik Nuryastuti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107157⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04044-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314112v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the fungal nomenclature: why and how to manage?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and modelling study of the interaction of bentonite with alkaline water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pelegrí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laviña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2023.101404⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.107157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085546v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biofilms : pourquoi sont-ils une préoccupation en santé humaine?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Changes in the fungal nomenclature: why and how to manage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (2), pp.101404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2023.101404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397287v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Anti-Biofilm Compounds from Endolichenic Fungi Using a Bioguided Networking Screening</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Invasive Plant Extracts against the Bispecies Biofilm Staphylococcus aureus–Candida albicans by a Bioguided Molecular Networking Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,295 +2033,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans interaction with Gram-positive bacteria within interkingdom biofilms</w:t>
+                <w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.100909⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430782v1</w:t>
+                <w:t xml:space="preserve">hal-02715674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Candida albicans interaction with Gram-positive bacteria within interkingdom biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.279. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.100909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.100909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715674v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,64 +2411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans enhances initial biofilm growth of Cutibacterium acnes under aerobic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoogenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,2426 +2673,2418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative and antibiofilm potentials of endolichenic fungi associated with the lichen Nephroma laevigatum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lagarde</w:t>
+                <w:t xml:space="preserve">Flavie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Millot</w:t>
+                <w:t xml:space="preserve">Thomas Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pinon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Girardot</w:t>
+                <w:t xml:space="preserve">Marie Laure Mollichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.14188⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myz087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295501v1</w:t>
+                <w:t xml:space="preserve">hal-02295273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candida auris, an emerging and disturbing yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myz087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.105-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295273v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida auris, an emerging and disturbing yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.T. Coste</w:t>
+                <w:t xml:space="preserve">Do raspberry extracts and fractions have antifungal or anti-adherent potential against Candida spp.?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hennequin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295439v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do raspberry extracts and fractions have antifungal or anti-adherent potential against Candida spp.?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Could Be the Role of Antifungal Lock-Solutions? From Bench to Bedside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057095v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Could Be the Role of Antifungal Lock-Solutions? From Bench to Bedside</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+                <w:t xml:space="preserve">One fungus, several microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7010006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688004v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal communities associated with Evernia prunastri , Ramalina fastigiata and Pleurosticta acetabulum : Three epiphytic lichens potentially active against Candida biofilms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778139v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fungal communities associated with Evernia prunastri , Ramalina fastigiata and Pleurosticta acetabulum : Three epiphytic lichens potentially active against Candida biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057110v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One fungus, several microbes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cutibacterium acnes protects Candida albicans from the effect of micafungin in biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mollichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.942-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057141v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutibacterium acnes protects Candida albicans from the effect of micafungin in biofilms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Renaudeau</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Mollichella</w:t>
+                <w:t xml:space="preserve">Valentin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quellard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.009⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057103v1</w:t>
+                <w:t xml:space="preserve">hal-01661075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal and Anti-Biofilm Activities of Acetone Lichen Extracts against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fradin</w:t>
+                <w:t xml:space="preserve">Lengo Angèle Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22040651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661075v1</w:t>
+                <w:t xml:space="preserve">hal-01661088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and Anti-Biofilm Activities of Acetone Lichen Extracts against Candida albicans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lengo Angèle Mambu</w:t>
+                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22040651⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661088v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Sources as Innovative Solutions Against Fungal Biofilms.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.105-25. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.287-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/5584_2016_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427792v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Sources as Innovative Solutions Against Fungal Biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.105-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/5584_2016_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427787v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel strategies against Candida biofilms: interest of synthetic compounds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb.15.118⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427794v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel strategies against Candida biofilms: interest of synthetic compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb.15.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427807v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCMID∗ guideline for the diagnosis and treatment of biofilm infections 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Høiby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bjarnsholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G L Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Coenye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (Supple 1), pp.S1 - S25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2014.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01427798v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative evaluation of the antimicrobial activity of 19 essential oils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+                <w:t xml:space="preserve">Naouel Chaftar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Humblot</w:t>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Papot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Tawfik Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/5584_2015_5011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206241v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Erratum to: Surface functionalization by covalent immobilization of an innovative carvacrol derivative to avoid fungal biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-015-0141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427407v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawfik Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (10), pp.1565-74. </w:t>
@@ -5106,7304 +5098,7355 @@
                 <w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCMID∗ guideline for the diagnosis and treatment of biofilm infections 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Høiby</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T Coenye</w:t>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2014.10.024⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391085v1</w:t>
+                <w:t xml:space="preserve">hal-01427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of the antimicrobial activity of 19 essential oils.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le point en 2013 sur les envenimations liées aux arthropodes en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/5584_2015_5011⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13149-014-0331-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427379v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point en 2013 sur les envenimations liées aux arthropodes en Guyane française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Ganteaume</w:t>
+                <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13149-014-0331-8⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2049-632X.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828377v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Barbot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2049-632X.12127⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.432 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2049-632X.12168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166946v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+                <w:t xml:space="preserve">Are dentists enough aware of infectious risk associated with dental unit waterlines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guerineau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Amélie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.29-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636060v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are dentists enough aware of infectious risk associated with dental unit waterlines?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Latappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/wqual/2014004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934589v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+                <w:t xml:space="preserve">Understanding biofilms - are we there yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bjarnsholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Høiby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Latappy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Ake Försberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (2), pp.113-121. </w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.125-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/wqual/2014004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00984.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828388v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biofilms - are we there yet?</w:t>
+                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bjarnsholt</w:t>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Høiby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Donelli</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ake Försberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00984.x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8-9), pp.740-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715767v1</w:t>
+                <w:t xml:space="preserve">hal-00763544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmannella vermiformis can promote proliferation of Candida spp. in tap-water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (17), pp.5707-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Could liposomal amphotericin B (L-AMB) lock solutions be useful to inhibit Candida spp. biofilms on silicone biomaterials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (2), pp.430-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkr473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763544v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could liposomal amphotericin B (L-AMB) lock solutions be useful to inhibit Candida spp. biofilms on silicone biomaterials?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turpin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkr473⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00932.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824393v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+                <w:t xml:space="preserve">Update on infectious risks associated with dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.257-269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00932.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00971.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707695v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on infectious risks associated with dental unit waterlines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Saliva promotes survival and even proliferation of Candida species in tap water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00971.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324 (1), pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02379.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715771v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (4), pp.380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2010.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliva promotes survival and even proliferation of Candida species in tap water.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Deborde</w:t>
+                <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02379.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (1), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkn160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715846v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkn160⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419133v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmanella vermiformis can be permissive for Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (5), pp.475-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (2), pp.166-170. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.572-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2007.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419102v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">M. Borgonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.01.028⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.311-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00492340v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Cateau</w:t>
+                <w:t xml:space="preserve">Long‐term survival of Legionella pneumophila associated with Acanthamoeba castellanii vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Levasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.1341-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01229.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04419145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term survival of Legionella pneumophila associated with Acanthamoeba castellanii vesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Azoles on the Secretion of a Candida albicans Metallopeptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bouyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Sabrina Imbert-Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Héchard</w:t>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 161 (3), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-005-3085-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01229.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419110v1</w:t>
+                <w:t xml:space="preserve">hal-04419147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Azoles on the Secretion of a Candida albicans Metallopeptidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of caspofungin on trophozoites and cysts of three species of Acanthamoeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Imbert-Bouyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">G. Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-005-3085-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (1), pp.122-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkl451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419147v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of caspofungin on trophozoites and cysts of three species of Acanthamoeba</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bouyer</w:t>
+                <w:t xml:space="preserve">Anti-metabolic activity of caspofungin against Candida albicans and Candida parapsilosis biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cocuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 59 (1), pp.122-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkl451⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 56 (3), pp.507-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dki269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419126v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-metabolic activity of caspofungin against Candida albicans and Candida parapsilosis biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mannose binding protein is involved in the adherence of species to inert surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Imbertbouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cocuaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">M Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 56 (3), pp.507-512. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 238 (1), pp.207-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dki269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2004.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419152v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mannose binding protein is involved in the adherence of species to inert surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caspofungin modulates in vitro adherence of Candida albicans to plastic coated with extracellular matrix proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Merlaud</w:t>
+                <w:t xml:space="preserve">J. Soustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Rodier</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Imbert-Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2004.07.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (3), pp.522-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkh099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419158v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspofungin modulates in vitro adherence of Candida albicans to plastic coated with extracellular matrix proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the pre-treatment of plastic materials with povidone iodine on metabolism and adherence of Candida yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419186v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pre-treatment of plastic materials with povidone iodine on metabolism and adherence of Candida yeasts</w:t>
+                <w:t xml:space="preserve">Treatment of plastic and extracellular matrix components with chlorhexidine or benzalkonium chloride: effect on Candida albicans adherence capacity in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (2), pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkg088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419198v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of plastic and extracellular matrix components with chlorhexidine or benzalkonium chloride: effect on Candida albicans adherence capacity in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiplasmodial and antifungal activities of iridal, a plant triterpenoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Benoit-Vical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sauvaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 62 (5), pp.747-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0031-9422(02)00625-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkg088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04419176v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and antifungal activities of iridal, a plant triterpenoid</w:t>
+                <w:t xml:space="preserve">Immunoglobulins G could prevent adherence of Candida albicans to polystyrene and extracellular matrix components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Benoit-Vical</w:t>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bonfils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Sauvaire</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0031-9422(02)00625-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (5), pp.373-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.05010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419165v1</w:t>
+                <w:t xml:space="preserve">hal-04419189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulins G could prevent adherence of Candida albicans to polystyrene and extracellular matrix components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sub-inhibitory concentrations of conventional antifungals on metabolism of Candida albicans and on its adherence to polystyrene and extracellular matrix proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.05010-0⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (2), pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/mmy.40.2.123.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419189v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sub-inhibitory concentrations of conventional antifungals on metabolism of Candida albicans and on its adherence to polystyrene and extracellular matrix proteins</w:t>
+                <w:t xml:space="preserve">Effect of matrix metalloprotease inhibitors on the 95 kDa metallopeptidase of Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Jacquemin</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/mmy.40.2.123.129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (6), pp.1007-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkf059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419216v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of matrix metalloprotease inhibitors on the 95 kDa metallopeptidase of Candida albicans</w:t>
+                <w:t xml:space="preserve">Degradation of host components by a metallopeptidase of Cryptococcus neoformans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkf059⟩</w:t>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105 (11), pp.1371-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0953756201004907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419207v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of host components by a metallopeptidase of Cryptococcus neoformans</w:t>
+                <w:t xml:space="preserve">Effet des concentrations sub-inhibitrices d'antifongiques systémiques sur les capacités d'adhérence et de filamentation et sur le métabolisme mitochondrial de Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (1), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419258v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des concentrations sub-inhibitrices d'antifongiques systémiques sur les capacités d'adhérence et de filamentation et sur le métabolisme mitochondrial de Candida albicans</w:t>
+                <w:t xml:space="preserve">Toxoplasma gondii : in vivo cystogenesis of the virulent RH strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 83 (1), pp.152-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3284336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419230v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii : in vivo cystogenesis of the virulent RH strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Involvement of Candida albicans Cell Wall Proteins in the Adherence of Blastospores to Human Buccal Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mallie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 83 (1), pp.152-155. </w:t>
+              <w:t xml:space="preserve">Experimental Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19 (4), pp.247-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/3284336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/emyc.1995.1031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419254v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Candida albicans Cell Wall Proteins in the Adherence of Blastospores to Human Buccal Epithelial Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Relationship between fluconazole sensitivity ofCandida albicans isolates from HIV positive patients and serotype, adherence and CD4+ lymphocyte count</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
+                <w:t xml:space="preserve">A. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Mallie</w:t>
+                <w:t xml:space="preserve">J. Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bastide</w:t>
+                <w:t xml:space="preserve">M. Mallié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/emyc.1995.1031⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13 (9), pp.711-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02276053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419237v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhérence aux cellules épithéliales buccales de souches de Candida albicans isolées chez des patients VIH+: corrélation avec le sérotype, la sensibilité au fluconazole et la virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Mallié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilms fongiques : quelle est la problématique ? Les huiles essentielles peuvent-elles contribuer à les contrôler ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres d’Aromathérapie Clinique : 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Aromathérapie Clinique, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between fluconazole sensitivity ofCandida albicans isolates from HIV positive patients and serotype, adherence and CD4+ lymphocyte count</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bastide</w:t>
+                <w:t xml:space="preserve">Le biofilm en mycologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPILF, Jun 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathophysiology and therapeutic challenges of biofilm-associated candidiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Cirebon International Health Symposium. Update on non-communicable diseases: global perspective on health challenges and innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gunung Jati Swadaya University, Aug 2024, Cirebon, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital health - Contribution of digital technology in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th joint working group on higher education, research and innovation between Indonesia and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France, Jul 2024, Surabaya, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Update on biofilm-related fungal infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinar Standards for Laboratory Examination and Clinical Aspects of Fungal Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, university UGM, Mar 2023, Yogyakarta, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-                <w:t xml:space="preserve">hal-04419392v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candida albicans, biofilms, interactions microbiennes et sensibilité aux antimicrobiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Mycologie Médicale - SFMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFMM, Jun 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plantes invasives aquatiques : nouvelle source de composes actifs contre les biofilms de Candida albicans - Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques AFERP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFERP – Association francophone pour l'enseignement et la recherche en pharmacognosie, Jul 2022, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management of biofilm-related infections: an approach on biofilm-related Candidiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infectious and Non-Communicable Diseases, from Bench to Bedside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitas Gadjah Mada, Oct 2018, Yogyakarta, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finding new active compounds from natural resources to control fungal biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Translational Medicine and Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitas Diponegoro, Oct 2017, Semarang, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fungal biofilms: novel strategies against Candida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th ECCMID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCMID, Apr 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilms and infectious risks: what place for fungi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomérieux innovation day: Status of sequencing and genomics for infectious diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biomérieux, Apr 2015, Marcy l'Etoile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilms: how to handle them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bringing PK and Pd in fungal infections into the clinic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCMID, Jul 2014, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge des candidoses associées à un biofilm : quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4emes journées du Consortium anti-Parasitaire et –Fongique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium anti-Parasitaire et –Fongique - CAPF, Feb 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel therapeutic strategies to control fungal biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilm - based Healthcare - associated Infections: From Microbiology to Clinics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCMID study group of biofilms, Oct 2014, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eradicating of Candida biofilms on medical devices: what can be done</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2d Fungal Biofilms Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESGB - ESCMID, May 2013, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct and indirect involvment of Candida biofilms in clinical settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROBIOFILM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESGB ESCMID, Sep 2013, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aptitude des microorganismes d’origine buccale à survivre dans l’eau - Mise en évidence et prévention du risque infectieux lié à l’eau des units dentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel IFRO - ADF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Recherche en Médecine Bucco-Dentaire, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’activité anti-Candida spp de désinfectants utilisés dans le traitement des lignes d’eau des units dentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIE 2012 – Journées Information Eaux, 20e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Professionnels de Traitement des Eaux et des Nuisances (APTEN); Équipe Chimie de l’Eau de l’IC2MP (CNRS/Université de Poitiers), Sep 2012, Poitiers, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest of conventional antifungal agents and natural compounds to fight Candida spp. biofilms in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROBIOFILM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESGB - ESCMID, Jul 2011, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro models of Candida biofilms to investigate the interest of antifungal lock-solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Medical Mycology - TIMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Candida spp. biofilm eradication possible in vitro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilms – Friends or Foe?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST Exploratory Workshop, Jun 2011, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of fungal biofilm research and related events in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROBIOFILM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESGB - ESCMID, Jul 2011, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of Candida albicans biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROBIOFILM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCMID Study Group on Biofilms (ESGB), Sep 2009, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity of new antimicrobials on fungal biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCMID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCMID, Apr 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candida biofilm formation on implanted medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCMID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCMID, Apr 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du potentiel anti-biofilm de champignons endophytes isolés de Ludwigia grandiflora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium International AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of invasive plants against the bi-species biofilm Staphylococcus aureus-Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroBioFilms2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tours, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms fongiques : quelle est la problématique ? Les huiles essentielles peuvent-elles contribuer à les contrôler ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Invasive plants as promising solutions against biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi Desrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Labanowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres d’Aromathérapie Clinique : 2e édition</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
-[...1429 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, pp.103425, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...377 lines deleted...]
-                <w:t xml:space="preserve">hal-05466171v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Screening of Antifungal Compounds Able to Counteract Biofilm Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1147, Springer New York, pp.187-201, 2014, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0467-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12550,51 +12593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Luh Putu Vidya Paramita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sukmarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ratnakomala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Dwi Islamiati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinta Nurrohmah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2026.2641232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustofa Mustofa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titik Nuryastuti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04044-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegr&#237;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavi&#241;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seinde Toure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix T Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.100909" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoogenkamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Krom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1608966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liagre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Coste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.05.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dutreix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778139v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2018.03.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GLR2HSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040651" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H&#248;iby" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bjarnsholt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Bassi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coenye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.10.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ganteaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0331-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715767v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjarnsholt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H&#248;iby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Donelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake F&#246;rsberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00984.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763538v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJGJKPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;barre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr473" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00971.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02379.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01229.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6RKTBPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419147v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Imbert-Bouyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyslaine Daniault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-005-3085-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP9LR180-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cocuaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki269" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Imbertbouyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.07.036" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1L2R90-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh099" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WBSMK3ST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419176v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg088" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonfils" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00625-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPZNWJX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419189v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jacquemin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05010-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jacquemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/mmy.40.2.123.129" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419207v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkf059" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BQPJJ1BH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756201004907" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00NB0W4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3284336" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert-Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mallie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bastide" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/emyc.1995.1031" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZQNG5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419387v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Malli&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malli&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastide" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02276053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6N12HRZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467959v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516581v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468024v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467942v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467930v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467924v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467894v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468021v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467301v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467806v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468016v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416869v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467244v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467230v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467260v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467208v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466161v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466171v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450224v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_13" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Luh Putu Vidya Paramita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sukmarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ratnakomala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Dwi Islamiati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinta Nurrohmah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2026.2641232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustofa Mustofa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titik Nuryastuti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04044-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegr&#237;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavi&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seinde Toure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix T Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.100909" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoogenkamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Krom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1608966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dutreix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.08.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.06.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2018.03.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GLR2HSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040651" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427792v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H&#248;iby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bjarnsholt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Bassi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coenye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.10.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ganteaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0331-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjarnsholt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H&#248;iby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Donelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake F&#246;rsberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00984.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763538v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJGJKPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;barre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00971.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02379.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419110v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01229.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6RKTBPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419147v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Imbert-Bouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyslaine Daniault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-005-3085-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP9LR180-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419152v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cocuaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki269" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419158v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Imbertbouyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.07.036" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1L2R90-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WBSMK3ST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419165v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonfils" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00625-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPZNWJX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jacquemin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05010-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419216v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jacquemin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/mmy.40.2.123.129" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419207v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkf059" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BQPJJ1BH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419258v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756201004907" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00NB0W4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419254v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3284336" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert-Bernard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mallie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bastide" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/emyc.1995.1031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZQNG5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malli&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastide" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02276053" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6N12HRZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419387v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Malli&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468027v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467977v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467959v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516581v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468024v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467955v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467942v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467301v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468016v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467244v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467230v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467260v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467208v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466171v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466161v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497880v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowsky" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103425" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450224v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>