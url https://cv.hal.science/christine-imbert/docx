--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging eco-exposome and one health approaches to address emerging infectious diseases through the EMERG project</w:t>
+                <w:t xml:space="preserve">Bioprospecting marine-derived Nocardia sp. SPL22-064 of the Lombok Sea exhibits potent anti-nontuberculous mycobacteria (NTM) activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Ni Luh Putu Vidya Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Defaye</w:t>
+                <w:t xml:space="preserve">Linda Sukmarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Chauvin</w:t>
+                <w:t xml:space="preserve">Shanti Ratnakomala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Eni Dwi Islamiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Sinta Nurrohmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 23 (1), pp.208. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12982-026-01452-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2026.2641232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522933v1</w:t>
+                <w:t xml:space="preserve">hal-05575903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprospecting marine-derived Nocardia sp. SPL22-064 of the Lombok Sea exhibits potent anti-nontuberculous mycobacteria (NTM) activity</w:t>
+                <w:t xml:space="preserve">Bridging eco-exposome and one health approaches to address emerging infectious diseases through the EMERG project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Luh Putu Vidya Paramita</w:t>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Sukmarini</w:t>
+                <w:t xml:space="preserve">Baptiste Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanti Ratnakomala</w:t>
+                <w:t xml:space="preserve">Gautier Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eni Dwi Islamiati</w:t>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinta Nurrohmah</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Discover Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (1), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2026.2641232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12982-026-01452-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575903v1</w:t>
+                <w:t xml:space="preserve">hal-05522933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichen and its Microbiome as an Untapped Source of Anti‐biofilm Compounds</w:t>
               </w:r>
@@ -498,256 +498,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
+                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, janvier-février (138), pp.12-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542854v1</w:t>
+                <w:t xml:space="preserve">hal-05397411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – Partie 2</w:t>
+                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (6), pp.107166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397411v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biofilms : pourquoi sont-ils une préoccupation en santé humaine?</w:t>
               </w:r>
@@ -822,481 +822,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, novembre-décembre (137), pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186738v1</w:t>
+                <w:t xml:space="preserve">hal-05397396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes exotiques envahissantes, leurs impacts et valorisations possibles – partie 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiofilm Activity of Invasive Plants against &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt;: Focus on &amp;lt;i&amp;gt;Baccharis halimifolia&amp;lt;/i&amp;gt; Essential Oil and Its Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi Desrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (8), pp.e202300130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202300130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397396v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites secondaires issues de plantes comme solution contre les biofilms ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+                <w:t xml:space="preserve">Screening antibiofilm activity of invasive plants growing at the Slope Merapi Mountain, Central Java, against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi Desrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustofa Mustofa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titik Nuryastuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04044-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397312v1</w:t>
+                <w:t xml:space="preserve">hal-04391066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening antibiofilm activity of invasive plants growing at the Slope Merapi Mountain, Central Java, against Candida albicans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sufi Desrini</w:t>
+                <w:t xml:space="preserve">Les métabolites secondaires issues de plantes comme solution contre les biofilms ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Titik Nuryastuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Phytothérapie Européenne : de la prescription à la dispensation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, mai-juin (134), pp.6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04044-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04391066v1</w:t>
+                <w:t xml:space="preserve">hal-05397312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of the interaction of bentonite with alkaline water</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Invasive Plant Extracts against the Bispecies Biofilm Staphylococcus aureus–Candida albicans by a Bioguided Molecular Networking Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,442 +2033,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t>
+                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lemoine</w:t>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bernard</w:t>
+                <w:t xml:space="preserve">Marine Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+                <w:t xml:space="preserve">van Thanh Danh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.279. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715674v1</w:t>
+                <w:t xml:space="preserve">hal-04033034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans interaction with Gram-positive bacteria within interkingdom biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.100909⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430782v1</w:t>
+                <w:t xml:space="preserve">hal-02715674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Candida albicans interaction with Gram-positive bacteria within interkingdom biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (12), pp.477. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.100909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2019.100909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033034v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans enhances initial biofilm growth of Cutibacterium acnes under aerobic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoogenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Mollichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2930,51 +2930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do raspberry extracts and fractions have antifungal or anti-adherent potential against Candida spp.?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,399 +3132,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One fungus, several microbes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fungal communities associated with Evernia prunastri , Ramalina fastigiata and Pleurosticta acetabulum : Three epiphytic lichens potentially active against Candida biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057141v1</w:t>
+                <w:t xml:space="preserve">hal-01778139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (2), pp.235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal communities associated with Evernia prunastri , Ramalina fastigiata and Pleurosticta acetabulum : Three epiphytic lichens potentially active against Candida biofilms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One fungus, several microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 211, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778139v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutibacterium acnes protects Candida albicans from the effect of micafungin in biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,607 +3620,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal and Anti-Biofilm Activities of Acetone Lichen Extracts against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fradin</w:t>
+                <w:t xml:space="preserve">Lengo Angèle Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22040651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661075v1</w:t>
+                <w:t xml:space="preserve">hal-01661088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and Anti-Biofilm Activities of Acetone Lichen Extracts against Candida albicans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Dutreix</w:t>
+                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengo Angèle Mambu</w:t>
+                <w:t xml:space="preserve">Benjamin Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (4), pp.651. </w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22040651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661088v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.287-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427798v1</w:t>
+                <w:t xml:space="preserve">hal-01427807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gravouil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (3), pp.287-99. </w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427807v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74 (7), </w:t>
@@ -4349,90 +4349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4982,319 +4982,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tawfik Ghrairi</w:t>
+                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427401v1</w:t>
+                <w:t xml:space="preserve">hal-01427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Activity of Six Essential Oils Extracted from Tunisian Plants against Legionella pneumophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Chaftar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1565-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201400343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427407v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point en 2013 sur les envenimations liées aux arthropodes en Guyane française</w:t>
               </w:r>
@@ -5384,51 +5384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5743,51 +5743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of saliva in the persistence of&amp;lt;i&amp;gt;Streptococcus gordonii&amp;lt;/i&amp;gt;in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,261 +5867,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biofilms - are we there yet?</w:t>
+                <w:t xml:space="preserve">Could liposomal amphotericin B (L-AMB) lock solutions be useful to inhibit Candida spp. biofilms on silicone biomaterials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bjarnsholt</w:t>
+                <w:t xml:space="preserve">E. Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Høiby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ake Försberg</w:t>
+                <w:t xml:space="preserve">C. Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00984.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (2), pp.430-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkr473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715767v1</w:t>
+                <w:t xml:space="preserve">hal-00824393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding biofilms - are we there yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bjarnsholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Høiby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Gianfranco Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Ake Försberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (8-9), pp.740-5. </w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.125-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00984.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763544v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmannella vermiformis can promote proliferation of Candida spp. in tap-water.</w:t>
               </w:r>
@@ -6146,479 +6146,479 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (17), pp.5707-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could liposomal amphotericin B (L-AMB) lock solutions be useful to inhibit Candida spp. biofilms on silicone biomaterials?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidoses associées aux cathéters : Quelle place pour les verrous antifongiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Débarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Imbert</w:t>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (2), pp.430-432. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8-9), pp.740-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkr473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2012288016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824393v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
+                <w:t xml:space="preserve">Update on infectious risks associated with dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.257-269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00932.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00971.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707695v1</w:t>
+                <w:t xml:space="preserve">hal-00715771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on infectious risks associated with dental unit waterlines.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Elaboration of antibiofilm surfaces functionalized with antifungal-cyclodextrin inclusion complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turpin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65 (2), pp.196-204. </w:t>
+              <w:t xml:space="preserve">, 2012, pp.257-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00971.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2012.00932.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715771v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva promotes survival and even proliferation of Candida species in tap water.</w:t>
               </w:r>
@@ -6630,51 +6630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6734,51 +6734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible role of azole and echinocandin lock solutions in the control of biofilms associated with silicone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,51 +6850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro efficacies of caspofungin or micafungin catheter lock solutions on Candida albicans biofilm growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,77 +6966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biofilm inhibition by a component naturally produced by Candida albicans yeasts growing as a biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of terpenes against Candida biofilms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7335,273 +7335,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term survival of Legionella pneumophila associated with Acanthamoeba castellanii vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Levasseur</w:t>
+                <w:t xml:space="preserve">Sabrina Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borgonovi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.1341-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01229.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419145v1</w:t>
+                <w:t xml:space="preserve">hal-04419110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term survival of Legionella pneumophila associated with Acanthamoeba castellanii vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bouyer</w:t>
+                <w:t xml:space="preserve">The effect of aminocandin (HMR 3270) on the in-vitro adherence of Candida albicans to polystyrene surfaces coated with extracellular matrix proteins or fibronectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borgonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01229.x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.311-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01644.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04419110v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Azoles on the Secretion of a Candida albicans Metallopeptidase</w:t>
               </w:r>
@@ -7613,77 +7613,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Imbert-Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycopathologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 161 (3), pp.147-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7768,51 +7768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7872,51 +7872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-metabolic activity of caspofungin against Candida albicans and Candida parapsilosis biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cocuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Imbert-Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8562,51 +8562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8660,329 +8660,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sub-inhibitory concentrations of conventional antifungals on metabolism of Candida albicans and on its adherence to polystyrene and extracellular matrix proteins</w:t>
+                <w:t xml:space="preserve">Effect of matrix metalloprotease inhibitors on the 95 kDa metallopeptidase of Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Jacquemin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (6), pp.1007-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkf059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/mmy.40.2.123.129⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419216v1</w:t>
+                <w:t xml:space="preserve">hal-04419207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of matrix metalloprotease inhibitors on the 95 kDa metallopeptidase of Candida albicans</w:t>
+                <w:t xml:space="preserve">Influence of sub-inhibitory concentrations of conventional antifungals on metabolism of Candida albicans and on its adherence to polystyrene and extracellular matrix proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkf059⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (2), pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/mmy.40.2.123.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419207v1</w:t>
+                <w:t xml:space="preserve">hal-04419216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of host components by a metallopeptidase of Cryptococcus neoformans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9080,51 +9080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9658,165 +9658,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms fongiques : quelle est la problématique ? Les huiles essentielles peuvent-elles contribuer à les contrôler ?</w:t>
+                <w:t xml:space="preserve">Le biofilm en mycologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres d’Aromathérapie Clinique : 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Aromathérapie Clinique, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPILF, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468035v1</w:t>
+                <w:t xml:space="preserve">hal-05468027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biofilm en mycologie</w:t>
+                <w:t xml:space="preserve">Biofilms fongiques : quelle est la problématique ? Les huiles essentielles peuvent-elles contribuer à les contrôler ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPILF, Jun 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres d’Aromathérapie Clinique : 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Aromathérapie Clinique, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468027v1</w:t>
+                <w:t xml:space="preserve">hal-05468035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiology and therapeutic challenges of biofilm-associated candidiasis</w:t>
               </w:r>
@@ -10091,51 +10091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes invasives aquatiques : nouvelle source de composes actifs contre les biofilms de Candida albicans - Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11346,51 +11346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of essential oils and their major components against Candida albicans yeasts growing planktonically and as biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11676,51 +11676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium International AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
@@ -11762,51 +11762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of invasive plants against the bi-species biofilm Staphylococcus aureus-Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12169,51 +12169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive plants as promising solutions against biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufi Desrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12593,51 +12593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Luh Putu Vidya Paramita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sukmarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ratnakomala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Dwi Islamiati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinta Nurrohmah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2026.2641232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustofa Mustofa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titik Nuryastuti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04044-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegr&#237;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavi&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seinde Toure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix T Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.100909" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoogenkamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Krom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1608966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dutreix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.08.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.06.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2018.03.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GLR2HSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040651" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427792v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H&#248;iby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bjarnsholt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Bassi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coenye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.10.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ganteaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0331-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjarnsholt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H&#248;iby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Donelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake F&#246;rsberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00984.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763538v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJGJKPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;barre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00971.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02379.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419110v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01229.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6RKTBPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419147v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Imbert-Bouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyslaine Daniault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-005-3085-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP9LR180-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419152v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cocuaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki269" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419158v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Imbertbouyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.07.036" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1L2R90-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WBSMK3ST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419165v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonfils" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00625-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPZNWJX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jacquemin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05010-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419216v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jacquemin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/mmy.40.2.123.129" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419207v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkf059" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BQPJJ1BH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419258v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756201004907" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00NB0W4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419254v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3284336" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert-Bernard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mallie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bastide" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/emyc.1995.1031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZQNG5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malli&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastide" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02276053" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6N12HRZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419387v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Malli&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468027v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467977v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467959v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516581v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468024v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467955v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467942v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467301v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468016v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467244v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467230v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467260v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467208v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466171v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466161v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497880v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowsky" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103425" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450224v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Luh Putu Vidya Paramita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sukmarini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ratnakomala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eni Dwi Islamiati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinta Nurrohmah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2026.2641232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Desrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustofa Mustofa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titik Nuryastuti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04044-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegr&#237;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavi&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seinde Toure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111595" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix T Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.100909" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoogenkamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Krom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1608966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2019.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dutreix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2018.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.06.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.08.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GLR2HSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040651" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427792v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H&#248;iby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bjarnsholt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Bassi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coenye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2014.10.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Ghrairi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2015_5011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Gharbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0141-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400343" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJV5LLF7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ganteaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-014-0331-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Latappy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2014004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;barre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr473" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715767v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjarnsholt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H&#248;iby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Donelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake F&#246;rsberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00984.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763538v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJGJKPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012288016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715771v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00971.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2012.00932.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02379.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2010.12.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58N49JB2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GT291600-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419102v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2007.10.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVF95V9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02457.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.01.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWP3LKF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01229.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6RKTBPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgonovi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01644.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419147v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Imbert-Bouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyslaine Daniault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-005-3085-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP9LR180-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl451" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419152v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cocuaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki269" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419158v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Imbertbouyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.07.036" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1L2R90-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soustre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WBSMK3ST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419165v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonfils" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00625-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GPZNWJX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jacquemin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05010-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419207v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkf059" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BQPJJ1BH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jacquemin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/mmy.40.2.123.129" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419258v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756201004907" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00NB0W4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419254v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3284336" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert-Bernard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mallie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bastide" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/emyc.1995.1031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZQNG5W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malli&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastide" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02276053" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6N12HRZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419387v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Malli&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467977v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467959v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516581v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468024v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467955v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467942v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467301v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468016v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467244v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467230v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467260v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467208v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496745v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466171v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466161v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423490v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Porcheron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497880v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labanowsky" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103425" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450224v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>