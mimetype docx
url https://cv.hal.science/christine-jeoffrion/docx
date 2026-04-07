--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,4456 +66,4573 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
+                <w:t xml:space="preserve">The benefits of an enabling managerial control style in a teleworking situation. A latent profile analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Piras</w:t>
+                <w:t xml:space="preserve">Emmanuel Abord De Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.145-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926592v1</w:t>
+                <w:t xml:space="preserve">hal-05563907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
+                <w:t xml:space="preserve">Effects of quality management on well-being at work and performance in a research laboratory: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Galy</w:t>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ahead-of-print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJQRM-12-2023-0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299138v1</w:t>
+                <w:t xml:space="preserve">hal-05011455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of quality management on well-being at work and performance in a research laboratory: an exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de la mission sur le travail. Analyse diachronique du cas d’une TPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJQRM-12-2023-0379⟩</w:t>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (17), https://classiques-garnier.com/entreprise-societe-2025-1-n-17-varia-les-effets-de-la-mission-sur-le-travail.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20366-7.p.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011455v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of an enabling managerial control style in a teleworking situation. A latent profile analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Laborie</w:t>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Desmarais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896327v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Cobot’s Acceptability of French Workers: Proposition of a Model Integrating the TAM3, the ELSI and the Meaning of Work Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cippelletti</w:t>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2384832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673103v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Workplace Bullying on Turnover Intention and Psychological Distress: The Indirect Role of Support from Supervisors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefits of an enabling managerial control style in a teleworking situation. A latent profile analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Malola</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21060751⟩</w:t>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637527v1</w:t>
+                <w:t xml:space="preserve">hal-04896327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Participatory Approach in Healthcare Establishments as a Specific French Organizational Model at Hospital Department Level to Prevent Burnout among Caregivers: What Are the Perceptions of Its Implementation and Its Potential Contributions by These Caregivers?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Cobot’s Acceptability of French Workers: Proposition of a Model Integrating the TAM3, the ELSI and the Meaning of Work Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cippelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21070882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2384832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637525v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche psycho-socio-organisationnelle du management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Impact of Workplace Bullying on Turnover Intention and Psychological Distress: The Indirect Role of Support from Supervisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2024.04.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (751), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21060751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896335v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-cobot collaboration's impact on success, time completion, errors, workload, gestures and acceptability during an assembly task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">The Participatory Approach in Healthcare Establishments as a Specific French Organizational Model at Hospital Department Level to Prevent Burnout among Caregivers: What Are the Perceptions of Its Implementation and Its Potential Contributions by These Caregivers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nickum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belal Hmedan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+                <w:t xml:space="preserve">Séverine Chevali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104306⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Occupational Health Psychology: From Burnout to Well-Being, 21 (882), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21070882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04570314v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vertus cachées du conflit.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pour une approche psycho-socio-organisationnelle du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-Médiés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.69-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2024.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933732v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impacts of Human-Cobot Collaboration on Perceived Cognitive Load and Usability during an Industrial Task: An Exploratory Experiment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Human-cobot collaboration's impact on success, time completion, errors, workload, gestures and acceptability during an assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Hmedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24725838.2022.2072021⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.104306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03668496v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Armant</w:t>
+                <w:t xml:space="preserve">Les vertus cachées du conflit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ollierou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anita Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTER-Médiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325277v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers d’une démarche de responsabilisation : enquête qualitative auprès de salariés d’une industrie aéronautique.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Impacts of Human-Cobot Collaboration on Perceived Cognitive Load and Usability during an Industrial Task: An Exploratory Experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorilys Kilgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Hmedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24725838.2022.2072021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896398v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do cyber- and traditional workplace bullying, organizational justice and social support, affect psychological distress among civil servants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+                <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ollierou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hellemans</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.843.0233⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (14), pp.7286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18147286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373464v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du leadership habilitant sur le bien-être au travail et l’engagement organisationnel : étude comparative entre une organisation « habilitante » et une organisation « classique »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freins et leviers d’une démarche de responsabilisation : enquête qualitative auprès de salariés d’une industrie aéronautique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Courtois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Jeoffrion</w:t>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.44-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492219v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d’habilitation des superviseurs : perceptions et attentes des salariés d’une industrie aéronautique en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How do cyber- and traditional workplace bullying, organizational justice and social support, affect psychological distress among civil servants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hellemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humain et Organisation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 84 (3), pp.233-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.843.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896353v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du leadership habilitant sur le bien-être au travail et l’engagement organisationnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jeoffrion</w:t>
+                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.05.001⟩</w:t>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.556-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322590v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du leadership habilitant sur le bien-être au travail et l’engagement organisationnel : étude comparative entre une organisation « habilitante » et une organisation « classique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">A. Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.247 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142256v1</w:t>
+                <w:t xml:space="preserve">hal-03492219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et lombalgies chroniques liées au travail : l’importance des dimensions interpersonnelles comme facteurs de risque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Les pratiques d’habilitation des superviseurs : perceptions et attentes des salariés d’une industrie aéronautique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nina Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humain et Organisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.31-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391755v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the impact of teaching approaches on achievement-related emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burnout et lombalgies chroniques liées au travail : l’importance des dimensions interpersonnelles comme facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Deledalle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88 (3), pp.446-464. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (3), pp.243-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjep.12193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811074v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Bullying: How Do Bystanders' Emotions and the Type of Bullying Influence Their Willingness to Help?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La qualité de vie au travail dans les établissements sanitaires et médico-sociaux : co-construction d’une méthodologie d’enquête pilotée par la MiRH via un processus participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode C. Boudenghan</w:t>
+                <w:t xml:space="preserve">Florence Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (4), pp.259-277. </w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pistes.5756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288262v1</w:t>
+                <w:t xml:space="preserve">hal-04255948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of Quality Management System implementation in a research laboratory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Workplace Bullying: How Do Bystanders' Emotions and the Type of Bullying Influence Their Willingness to Help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve O'Brien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naouelle Bouterfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode C. Boudenghan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2017025⟩</w:t>
+              <w:t xml:space="preserve">Nordic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (4), pp.259-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250496v2</w:t>
+                <w:t xml:space="preserve">hal-03288262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie au travail dans les établissements sanitaires et médico-sociaux : co-construction d’une méthodologie d’enquête pilotée par la MiRH via un processus participatif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measuring the impact of teaching approaches on achievement-related emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Savary</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pistes.5756⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (3), pp.446-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255948v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des justices distributive et procédurale sur la satisfaction de vie, le désengagement psychologique et les intentions de quitter: Le rôle médiateur de l’engagement organisationnel affectif.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An overview of Quality Management System implementation in a research laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000073⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2017025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175184v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales de la maladie : comparaison entre savoirs « experts » et savoirs « profanes »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Roland-Lévy</w:t>
+                <w:t xml:space="preserve">Effets des justices distributive et procédurale sur la satisfaction de vie, le désengagement psychologique et les intentions de quitter : le rôle médiateur de l’engagement organisationnel affectif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.007⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163876v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellbeing and occupational risk perception among health care workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales de la maladie : comparaison entre savoirs « experts » et savoirs « profanes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doina Ileana Giurgiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+                <w:t xml:space="preserve">P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grasset</w:t>
+                <w:t xml:space="preserve">D. Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Roland-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Medicine and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (3), pp.226-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12995-016-0110-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163882v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial and occupational risk perception among health care workers: a Moroccan multicenter study.</w:t>
+                <w:t xml:space="preserve">Wellbeing and occupational risk perception among health care workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doina Giurgiu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Doina Ileana Giurgiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-015-1326-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Medicine and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12995-016-0110-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392363v1</w:t>
+                <w:t xml:space="preserve">hal-02163882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpatients-to-caregivers violence in geriatric settings: impact of assaults on caregivers’ mental health, risk, and protective factors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychosocial and occupational risk perception among health care workers: a Moroccan multicenter study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Doina Giurgiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Capponi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.259-266. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/trm0000046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-015-1326-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592138v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and well-being at work: The hospital context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Roland-Lévy</w:t>
+                <w:t xml:space="preserve">Inpatients-to-caregivers violence in geriatric settings: impact of assaults on caregivers’ mental health, risk, and protective factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Jeoffrion</w:t>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/trm0000046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163886v1</w:t>
+                <w:t xml:space="preserve">hal-04592138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’absence d’autonomie, un risque psychosocial au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Health and well-being at work: The hospital context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Directions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (2), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355740v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic organisationnel et prévention des risques psychosociaux dans un établissement d'accueil pour personnes âgées : l'intérêt d'une méthodologie mixte et participative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’absence d’autonomie, un risque psychosocial au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355746v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des modifications organisationnelles sur la santé psychique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diagnostic organisationnel et prévention des risques psychosociaux dans un établissement d'accueil pour personnes âgées : l'intérêt d'une méthodologie mixte et participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (4), pp.373-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.774.0373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.09.130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355742v1</w:t>
+                <w:t xml:space="preserve">hal-03355746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques organisationnels et burn-out</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence des modifications organisationnelles sur la santé psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS 1, 29 (8), pp.629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.09.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355737v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Risques organisationnels et burn-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ilker Birkan</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811106v1</w:t>
+                <w:t xml:space="preserve">hal-03355737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing University Students’ Representations of Language Learning for Developing Plurilingual Competences in a Monolingual Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marcouyeux</w:t>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Starkey-Perret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Birkan</w:t>
+                <w:t xml:space="preserve">Ilker Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355747v1</w:t>
+                <w:t xml:space="preserve">hal-03811106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes éthiques : les gestionnaires des changements sont entre « le marteau et l’enclume »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyzing University Students’ Representations of Language Learning for Developing Plurilingual Competences in a Monolingual Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[im]Pertinences : revue de l’Académie de l’Éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.99-111</w:t>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355891v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le processus de changement lors d'une fusion : réflexions autour d’une expérience d’intervention psychosociale en organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dilemmes éthiques : les gestionnaires des changements sont entre « le marteau et l’enclume »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zid‬</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17, pp.90-107</w:t>
+              <w:t xml:space="preserve">[im]Pertinences : revue de l’Académie de l’Éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355743v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagner le processus de changement lors d'une fusion : réflexions autour d’une expérience d’intervention psychosociale en organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.90-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification au lieu et aux pairs : quels effets sur la réussite scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Numéro 81 (1), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cips.081.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,6358 +4642,6358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les transformations managériales d’une grande collectivité territoriale : la permaculture comme source d’inspiration de l’évolution de son modèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Dispositifs de formation et d’accompagnement managériaux : quels changements perçus par les managers d’une collectivité territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e journée d’étude du GREPSYT : « Transitions professionnelles : rôles du Psychologue du travail et de l’Ergonome »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPSYT, Apr 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Leadership : Entre promesses et désillusions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO), May 2025, Paris - La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021498v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about working in a profit-with-purpose corporation? Focus on employees' experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manager selon les principes de la permaculture : un nouveau regard sur la qualité de vie au travail au sein d’une collectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology "Transforming Working Environments: Challenges &amp; Opportunities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Work and Organisational Psychology, May 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092581v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and managerial support: what impact on managers' practices and their quality of life at work?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Accompagner les transformations managériales d’une grande collectivité territoriale : la permaculture comme source d’inspiration de l’évolution de son modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheur.euses en psychologie (JSJS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PSITEC, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">11e journée d’étude du GREPSYT : « Transitions professionnelles : rôles du Psychologue du travail et de l’Ergonome »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPSYT, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047203v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment construire l’action publique par la recherche ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Effet du Leadership Habilitant sur la qualité de la relation manager/managé et le sens au travail d’agents d’une collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e édition du Forum Paris Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Paris, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978046v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du Leadership Habilitant sur la qualité de la relation manager/managé et le sens au travail d’agents d’une collectivité territoriale française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Influence des dispositifs de formation et d'accompagnement managériaux d'une collectivité territoriale sur les représentations sociales des managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163777v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des dispositifs de formation et d'accompagnement managériaux d'une collectivité territoriale sur les représentations sociales des managers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Transformation de la culture managériale d'une collectivité territoriale vers un management plus durable et attentif à la préservation des ressources individuelles et collectives : identification des leviers et des freins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101353v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de la culture managériale d'une collectivité territoriale vers un management plus durable et attentif à la préservation des ressources individuelles et collectives : identification des leviers et des freins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Training and managerial support: what impact on managers' practices and their quality of life at work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheur.euses en psychologie (JSJS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PSITEC, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101332v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets des dispositifs de formation et d’accompagnement managériaux sur la qualité de vie au travail et l’équilibre de vie de managers d’une collectivité territoriale française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What about working in a profit-with-purpose corporation? Focus on employees' experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Festini</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Coloquio Internacional Franco – Latinoamericano: Clínicas del trabajo “¿Qué significa trabajar?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Escuela de Psicología, Facultad de Educaciо́n y Trabajo Social UC, Oct 2025, Santiago, Chili</w:t>
+              <w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology "Transforming Working Environments: Challenges &amp; Opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Work and Organisational Psychology, May 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348035v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du travail dans les transitions sociétales et environnementales des organisations : le cas des sociétés à mission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pourquoi et comment construire l’action publique par la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème  journée d’étude du GREPSYT  : "Transitions professionnelles : rôles du Psychologue du travail et de l’Ergonome"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e édition du Forum Paris Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Paris, Mar 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063395v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de formation et d’accompagnement managériaux : quels changements perçus par les managers d’une collectivité territoriale ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La place du travail dans les transitions sociétales et environnementales des organisations : le cas des sociétés à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leadership : Entre promesses et désillusions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème  journée d’étude du GREPSYT  : "Transitions professionnelles : rôles du Psychologue du travail et de l’Ergonome"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Ergonomie et Psychologie du Travail (GREPSYT), Apr 2025, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.041.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086907v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager selon les principes de la permaculture : un nouveau regard sur la qualité de vie au travail au sein d’une collectivité territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Etude des effets des dispositifs de formation et d’accompagnement managériaux sur la qualité de vie au travail et l’équilibre de vie de managers d’une collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">3e Coloquio Internacional Franco – Latinoamericano: Clínicas del trabajo “¿Qué significa trabajar?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escuela de Psicología, Facultad de Educaciо́n y Trabajo Social UC, Oct 2025, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163781v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir en santé au travail en Etablissement d’Hébergement pour Personnes Âgées Dépendantes (EHPAD) par la mise en œuvre et l’évaluation d’une équipe mobile QVCT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869765v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement de la qualité de « société à mission » du point de vue des salariés : une recherche-intervention au service de la résolution des contradictions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intervenir en santé au travail en Etablissement d’Hébergement pour Personnes Âgées Dépendantes (EHPAD) par la mise en œuvre et l’évaluation d’une équipe mobile QVCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales d’ARPEGE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France. pp.17-22</w:t>
+              <w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896405v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le management s’inspire de la permaculture pour dessiner un modèle managérial durable, sobre et soutenable pour les Hommes et les organisations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le déploiement de la qualité de « société à mission » du point de vue des salariés : une recherche-intervention au service de la résolution des contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Doctoriales d’ARPEGE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719356v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quand le management s’inspire de la permaculture pour dessiner un modèle managérial durable, sobre et soutenable pour les Hommes et les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901977v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation d'activité à visée organisationnelle : un outil pour développer le pouvoir d'agir et le soutien social des professionnels d’EHPAD ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869736v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des pratiques managériales : une étude comparative et multi-objets auprès de managers et de collaborateurs d’une collectivité territoriale française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La place du travail dans le déploiement de la qualité de « société à mission » : une approche par les contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des unités de Recherche en Psychologie du Travail et des Organisations (ResPTO), Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès du RIODD. Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable, Nov 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719324v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du travail dans le déploiement de la qualité de « société à mission » : une approche par les contradictions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La simulation d'activité à visée organisationnelle : un outil pour développer le pouvoir d'agir et le soutien social des professionnels d’EHPAD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès du RIODD. Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable, Nov 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808628v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’habilitation perçue par les cadres intermédiaires d’un milieu hospitalier sur leur bien-être psychologique et leur efficacité collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Représentations sociales des pratiques managériales : une étude comparative et multi-objets auprès de managers et de collaborateurs d’une collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie au Travail dans les métiers du soin : Enjeux et défis actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau R²QVT, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des unités de Recherche en Psychologie du Travail et des Organisations (ResPTO), Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719306v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des registres sémantiques associés au management par le prisme de la théorie des représentations sociales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effets du harcèlement au travail sur l’employabilité : Étude comparative France-Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours), Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">4è congrès du Réseau PTO-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719368v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du harcèlement au travail sur l’employabilité : Étude comparative France-Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effet de l’habilitation perçue par les cadres intermédiaires d’un milieu hospitalier sur leur bien-être psychologique et leur efficacité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è congrès du Réseau PTO-Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Qualité de Vie au Travail dans les métiers du soin : Enjeux et défis actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau R²QVT, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901600v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude comparative des registres sémantiques associés au management par le prisme de la théorie des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours), Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901965v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716243v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lexicométrique des supports de formation et d’accompagnement des managers et comparaison avec le référentiel de compétences managériales d’une grande collectivité territoriale française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain (SeSLa), Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719349v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une démarche réflexive collective sur les représentations sociales liées à l’adoption de la qualité de « société à mission »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque académique « Sociétés à Mission : Théories et Pratiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté des Entreprises à Mission, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse lexicométrique des supports de formation et d’accompagnement des managers et comparaison avec le référentiel de compétences managériales d’une grande collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain (SeSLa), Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901944v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la démarche qualité et du leadership habilitant sur le bien-être et la performance dans les organismes publics de recherche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250531v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effets de la démarche qualité et du leadership habilitant sur le bien-être et la performance dans les organismes publics de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172165v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une TPE face à l’épuisement professionnel : présentation du dispositif mis en place</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10è Journée d’études du GREPSYT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902040v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement au travail, ses effets sur l’employabilité : Étude comparative France-Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une TPE face à l’épuisement professionnel : présentation du dispositif mis en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">10è Journée d’études du GREPSYT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901668v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Harcèlement au travail, ses effets sur l’employabilité : Étude comparative France-Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXIIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172176v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir en santé au travail en Établissement d’Hébergement pour Personnes Âgées Dépendantes (EHPAD) par la mise en œuvre et l’évaluation d’une équipe mobile QVCT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Castel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée d’étude du R2QVT : « La QVcT des professionnels de la santé : état des lieux, outils et perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, MSH Dijon, France</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902013v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intervenir en santé au travail en Établissement d’Hébergement pour Personnes Âgées Dépendantes (EHPAD) par la mise en œuvre et l’évaluation d’une équipe mobile QVCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia d'Acunto Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
+              <w:t xml:space="preserve">2ème Journée d’étude du R2QVT : « La QVcT des professionnels de la santé : état des lieux, outils et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, MSH Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901998v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir en santé au travail en EHPAD par la mise en œuvre et l’évaluation d’espaces de discussion sur le travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869599v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intervenir en santé au travail en EHPAD par la mise en œuvre et l’évaluation d’espaces de discussion sur le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172174v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial innovation in the aeronautical industry: Modeling the effects of different dimensions of empowering leadership on the well-being and behavioral empowerment of employees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901713v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel équilibre entre autonomie, confiance et contrôle managérial en télétravail ? Étude des modes de management d’une branche de la Sécurité Sociale en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Desmarais</w:t>
+                <w:t xml:space="preserve">Managerial innovation in the aeronautical industry: Modeling the effects of different dimensions of empowering leadership on the well-being and behavioral empowerment of employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901687v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quel équilibre entre autonomie, confiance et contrôle managérial en télétravail ? Étude des modes de management d’une branche de la Sécurité Sociale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172146v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de management de la qualité, organisation, bien-être et performance: Cas d'un laboratoire d'analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Metrology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, May 2022, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638642v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Système de management de la qualité, organisation, bien-être et performance: Cas d'un laboratoire d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
+              <w:t xml:space="preserve">8th International Metrology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, May 2022, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172159v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Compétences des intervenant.e.s à domicile pour une meilleure qualité de vie des adultes atteints de la maladie de Huntington vivant à Domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Belhourania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Améliorer l’accompagnement à domicile des patients avec la maladie de Huntington et éviter les ruptures de parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU Angers, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281608v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Representations of Workplace Harassment: a Comparison France-Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Innovation managériale en industrie aéronautique : Modélisation des effets des différentes dimensions du leadership habilitant sur le bien-être et la performance des salariés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901904v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales du harcèlement en milieu professionnel : comparaison France-Gabon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+              <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901761v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment accompagner l’innovation managériale ? Présentation d’une démarche participative et systémique menée auprès des salariés d’une industrie aéronautique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Social Representations of Workplace Harassment: a Comparison France-Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
+              <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902094v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to prevent Workplace Bullying? A case study based on a Systemic and Communicational Approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Représentations sociales du harcèlement en milieu professionnel : comparaison France-Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aimé Boussougou-Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Zid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901890v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining and Preventing Workplace Bullying by a systemic and Communicational Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comment accompagner l’innovation managériale ? Présentation d’une démarche participative et systémique menée auprès des salariés d’une industrie aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Workplace Bullying and Harassment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Dubai (online), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436190v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement des salariés en période de crise sanitaire : ruptures et continuités</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to prevent Workplace Bullying? A case study based on a Systemic and Communicational Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
+              <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902116v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation managériale en industrie aéronautique : modélisation des effets des différentes dimensions du leadership habilitant sur le bien-être et la performance des salariés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Explaining and Preventing Workplace Bullying by a systemic and Communicational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Workplace Bullying and Harassment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Dubai (online), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901743v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation managériale en industrie aéronautique : Modélisation des effets des différentes dimensions du leadership habilitant sur le bien-être et la performance des salariés.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'accompagnement des salariés en période de crise sanitaire : ruptures et continuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Guidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205962v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences des intervenant.e.s à domicile pour une meilleure qualité de vie des adultes atteints de la maladie de Huntington vivant à Domicile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Innovation managériale en industrie aéronautique : modélisation des effets des différentes dimensions du leadership habilitant sur le bien-être et la performance des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Améliorer l’accompagnement à domicile des patients avec la maladie de Huntington et éviter les ruptures de parcours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU Angers, Dec 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902083v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de validation de la démarche participative : PARTicipative Approach QUEstionnary (projet PARTAQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Seizeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14è Journées de Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral harassment and lack of support from colleagues and hierarchy... Submit or resign? frustrated needs with the intention of leaving.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l’AIPTLF. Paris.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453985v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11ème symposium du réseau SHS du cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281681v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème symposium du réseau SHS du cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">7th International Metrology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Apr 2018, Marrackech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281389v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moral harassment and lack of support from colleagues and hierarchy... Submit or resign? frustrated needs with the intention of leaving.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Metrology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème congrès de l’AIPTLF. Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2018, Paris (en ligne), France. pp.259 - 277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638668v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Brunet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646493v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement moral au travail, théories du monde juste et du monde sacrificiel et justice organisationnelle : Facteurs explicatifs de la détresse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Jul 2017, Villeneuve d'Ascq, France. https://cipsa2017.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399212v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638719v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace bullying, believes in a just world and in a sacrificial world</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam (Pays-Bas), Netherlands</w:t>
+              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399640v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Harcèlement moral au travail, théories du monde juste et du monde sacrificiel et justice organisationnelle : Facteurs explicatifs de la détresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Djazayeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Jul 2017, Villeneuve d'Ascq, France. https://cipsa2017.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528616v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steve O'Brien</w:t>
+                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531493v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Workplace bullying, believes in a just world and in a sacrificial world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646460v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de la mise en place d'un système de management de la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre sur la qualité en recherche et en enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUARES, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10886,754 +11003,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement du changement au sein de la ville de Paris : étude de l’influence d’innovations managériales sur la performance des managers et des agents et leur Qualité de Vie au Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e édition du Forum Paris Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de supports de formations managériales avec un référentiel de compétences via une analyse lexicométrique avec le logiciel IRaMuTeQ : intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la réflexion méthodologique au traitement des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche intervention sur l'empowerment et la qualité de vie de travail des professionnels en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tripodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36è Congrès National de Médecine &amp; Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de management de la qualité, organisation, bien-être au travail et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Ecole Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de management de la qualité, organisation et bien-être au travail. Exemple de l'institut de recherche en horticulture et semences (IRHS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFQM-Rencontre francophone de la qualité et de la mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Qualité Ouest. Favoriser la mise en place et le maintien d'un système de management par la qualité dans les laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Ecole Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils intégrés : levier pour la mise en place d'un système de management par la qualité dans un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFQM-Journée Francophone de la qualité et de la mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11643,249 +11760,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérateurs chimistes en laboratoire du futur : quelle activité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès de la SELF, Développer l'écologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Denis (La Réunion), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d'outils intégrés: un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international metrology conference CAFMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11895,176 +12012,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Health Psychology: From Burnout to Well-Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche psycho-socio-organisationnelle du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (1), pp.57-58, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pto.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12074,403 +12191,403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et organisation du travail, Approche juridique et regards croisés (F. Héas dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le psychologue dans le champ de la santé au travail : réalités, développements et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. 2021, 978-2-7535-8175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Univers Psy, 9782100791446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.desru.2019.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.U.R, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12480,1820 +12597,1820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la dynamique des groupes au changement social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse lexicométrique des supports de formation et d'accompagnement des managers et comparaison avec le référentiel de compétences managériales d'une grande collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dister et Dominique Longrée (éd). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands auteurs en psychologie appliquée au management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, 978-2-37687-995-4</w:t>
+              <w:t xml:space="preserve">Mots comptés, textes déchiffrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.359-368, 2024, 978-2-39061-471-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896444v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lexicométrique des supports de formation et d'accompagnement des managers et comparaison avec le référentiel de compétences managériales d'une grande collectivité territoriale française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">De la dynamique des groupes au changement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots comptés, textes déchiffrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.359-368, 2024, 978-2-39061-471-5</w:t>
+              <w:t xml:space="preserve">Grands auteurs en psychologie appliquée au management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, 978-2-37687-995-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719281v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et organisation du travail, du point de vue de la psychologie sociale, du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In F. Héas (Éd.). Organisation du travail et santé mentale, Approche juridique et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DALLOZ, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs individuels dans la mise en place d’une démarche de responsabilisation : freins ou forces motrices ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Face à l’émergence de nouveaux paradigmes : penser des nouveaux repères pour la pratique des psychologues en santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Edey Gamassou et A. Mias (Éds.). Dé-libérer le travail : démocratie et temporalités au cœur des enjeux de santé au travail (pp. 381-402)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Teseo, 2021, 987723288X</w:t>
+              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 333-345)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900926v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les risques psycho-sociaux à l’université : présentation d’une recherche-intervention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le rôle des facteurs individuels dans la mise en place d’une démarche de responsabilisation : freins ou forces motrices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 193-215)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
+              <w:t xml:space="preserve">In C. Edey Gamassou et A. Mias (Éds.). Dé-libérer le travail : démocratie et temporalités au cœur des enjeux de santé au travail (pp. 381-402)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Teseo, 2021, 987723288X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900957v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques managériales comme déterminants … non pas du bonheur au travail, mais du bien-être au travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prévenir les risques psycho-sociaux à l’université : présentation d’une recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In A.-S. Hocquet et F. Lemaire (Éds.). Penser et construire le bonheur : regards croisés (pp. 367-388)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 2849345415</w:t>
+              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 193-215)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900947v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le harcèlement en milieu professionnel : Représentations comparées de salariés gabonais et français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les pratiques managériales comme déterminants … non pas du bonheur au travail, mais du bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Aimé Boussougou-Moussavou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In B. Gangloff, P. Gilbert, A.-M. Vonthron, &amp; M.-E. Bobillier-Chaumon (Eds.). Bien-être et santé au travail. Compréhension des risques et interventions (p. 55-69)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2021, 2343236399</w:t>
+              <w:t xml:space="preserve">In A.-S. Hocquet et F. Lemaire (Éds.). Penser et construire le bonheur : regards croisés (pp. 367-388)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 2849345415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901009v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre bonheur au travail et risques psychosociaux : le cas des entreprises libérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In A.-S., Hocquet et F. Lemaire (Éds.). Penser et construire le bonheur : regards croisés (pp. 313-334)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 2849345415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des enjeux scientifiques et politiques de la santé au travail et des risques psychosociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le harcèlement en milieu professionnel : Représentations comparées de salariés gabonais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Manzano</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aimé Boussougou-Moussavou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 9-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
+              <w:t xml:space="preserve">In B. Gangloff, P. Gilbert, A.-M. Vonthron, &amp; M.-E. Bobillier-Chaumon (Eds.). Bien-être et santé au travail. Compréhension des risques et interventions (p. 55-69)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 2343236399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900968v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’émergence de nouveaux paradigmes : penser des nouveaux repères pour la pratique des psychologues en santé au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">État des lieux des enjeux scientifiques et politiques de la santé au travail et des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 333-345)</w:t>
+              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 9-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900971v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation sociale des pratiques managériales dans le cadre du lancement d’une démarche de responsabilisation en industrie aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In C. Lagabrielle, D. Steiner, &amp; A. Battistelli (Éds.). Carrières, Leadership et Conflits (pp.131-145)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2020, 978-2-343-19893-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer et prévenir le harcèlement moral au travail par une approche systémique et communicationnelle : proposition d’un modèle processuel dynamique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.105-130, 2019, 978-2-10-080353-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français langue de scolarisation face à l'hétérogénéité langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives plurilingues en éducation et formation. Des représentations aux dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-144, 2018, Des sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement moral au travail et justice organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs de la santé au travail : du mal-être au bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-07410-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les racines organisationnelles du harcèlement moral et du burnout : formes d’injustices organisationnelles et absence de soutiens au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Majer, Vincenzo; Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs de la santé au travail: du mal-être au bien-être .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.89-100, 2016, 978-2-343-07410-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement sexuel en milieu du travail : Etude comparative Algéro-Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hachelafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bendida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et bien-être au travail : des méthodes d’analyse aux actions de prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.213-229, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre les changements organisationnels et le harcèlement moral au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et bien-être au travail : des méthodes d’analyse aux actions de prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.199-212, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du plurilinguisme chez les étudiants en langues à l’université : étude comparative entre niveaux d’études et filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Contemporaines, pp.203-212, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux moraux de la gestion du changement : harcèlement, restructuration et gestion responsable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cherré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit Social et Management responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International de l’Audit Social - ESSEC Business School, pp.447-463, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre treize types de changements organisationnels et le harcèlement moral au travail : l’apport de la variable culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit(s) de la fonction ressources humaines dans un contexte de changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International de l’Audit Social - ESSEC Business School, pp.535-546, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14303,269 +14420,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les compétences des intervenants à domicile : un levier majeur pour l’amélioration de la qualité de vie à domicile des personnes atteintes de la maladie de Huntington et de leurs aidants familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouton-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de recherche du projet COMPQUAHD (COMPétences des auxiliaires de vie pour une meilleure QUAlité de vie des adultes atteints de la maladie de Huntington vivant à Domicile). CHU Angers et Université Grenoble Alpes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT SCIENTIFIQUE FINAL pour le programme recherche cofinancé par la Région des Pays de la Loire : PLURILINGUISMES : PRATIQUES, REPRESENTATIONS, ACQUISITIONS, ENSEIGNEMENT (acronyme : PLURI-L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CREN. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14575,105 +14692,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des représentations sociales comme vecteurs de changement aux diagnostics et à l'accompagnement des changements organisationnels : Identification des facteurs de risques psycho-socio-organisationnels pour la prévention de la santé psychologique au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Nantes Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04902451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14820,51 +14937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21060751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lemasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hellemans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0233" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galharret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeoffrion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.05.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Courtois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouelle Bouterfas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode C. Boudenghan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2018.1430610" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5756" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tripodi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Ileana Giurgiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grasset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-016-0110-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Giurgiu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1326-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Garnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Capponi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hamard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0373" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.09.130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starkey-Perret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birkan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zid&#8236;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Festini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.041.0081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vital" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Castel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezanne Magali Bounkosso Pemba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Manzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Acunto Vital" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901761v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Boussougou-Moussavou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436190v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03205962v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902083v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Belhourania" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453985v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy-Fr&#233;mont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Djazayeri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978061v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902439v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier &#201;tienne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896435v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.01.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896416v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/10-etudes-de-cas-en-psychologie-du-travail--9782100791446.htm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869048v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719281v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900082v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900926v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900957v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900947v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901009v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Tenailleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900968v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901024v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04334789v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470139v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355481v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hachelafi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brossier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendida" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355468v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zid" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355470v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355455v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherr&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901467v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouton-Guyon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maumy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902451v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20366-7.p.0135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21060751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lemasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hellemans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galharret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeoffrion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.05.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Courtois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fuchs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5756" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouelle Bouterfas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode C. Boudenghan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2018.1430610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tripodi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Ileana Giurgiu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grasset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-016-0110-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Giurgiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1326-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Garnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Capponi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.01.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hamard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.09.130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starkey-Perret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birkan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zid&#8236;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Festini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047203v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978046v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.041.0081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vital" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Castel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719356v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezanne Magali Bounkosso Pemba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Manzano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902013v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Acunto Vital" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902083v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Belhourania" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03205962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Boussougou-Moussavou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zid" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436190v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901743v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy-Fr&#233;mont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399212v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Djazayeri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978061v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147669v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902439v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier &#201;tienne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896424v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.01.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896416v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/10-etudes-de-cas-en-psychologie-du-travail--9782100791446.htm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869048v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719281v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900926v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Tenailleau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901009v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900968v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04334789v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470139v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hachelafi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brossier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendida" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355468v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zid" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355455v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouton-Guyon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maumy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>