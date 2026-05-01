--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,4409 +230,4279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of quality management on well-being at work and performance in a research laboratory: an exploratory study</w:t>
+                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+                <w:t xml:space="preserve">Beatrice Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJQRM-12-2023-0379⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011455v1</w:t>
+                <w:t xml:space="preserve">hal-04926592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la mission sur le travail. Analyse diachronique du cas d’une TPE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20366-7.p.0135⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571927v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of quality management on well-being at work and performance in a research laboratory: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ahead-of-print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJQRM-12-2023-0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926592v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de la mission sur le travail. Analyse diachronique du cas d’une TPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (17), https://classiques-garnier.com/entreprise-societe-2025-1-n-17-varia-les-effets-de-la-mission-sur-le-travail.html. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20366-7.p.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299138v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of an enabling managerial control style in a teleworking situation. A latent profile analysis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Cobot’s Acceptability of French Workers: Proposition of a Model Integrating the TAM3, the ELSI and the Meaning of Work Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacroux</w:t>
+                <w:t xml:space="preserve">Emma Cippelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2384832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896327v1</w:t>
+                <w:t xml:space="preserve">hal-04673103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Cobot’s Acceptability of French Workers: Proposition of a Model Integrating the TAM3, the ELSI and the Meaning of Work Scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">The Impact of Workplace Bullying on Turnover Intention and Psychological Distress: The Indirect Role of Support from Supervisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2384832⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (751), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21060751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673103v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Workplace Bullying on Turnover Intention and Psychological Distress: The Indirect Role of Support from Supervisors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Participatory Approach in Healthcare Establishments as a Specific French Organizational Model at Hospital Department Level to Prevent Burnout among Caregivers: What Are the Perceptions of Its Implementation and Its Potential Contributions by These Caregivers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nickum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (751), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21060751⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Occupational Health Psychology: From Burnout to Well-Being, 21 (882), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21070882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637527v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Participatory Approach in Healthcare Establishments as a Specific French Organizational Model at Hospital Department Level to Prevent Burnout among Caregivers: What Are the Perceptions of Its Implementation and Its Potential Contributions by These Caregivers?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une approche psycho-socio-organisationnelle du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Occupational Health Psychology: From Burnout to Well-Being, 21 (882), </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.69-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph21070882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2024.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637525v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche psycho-socio-organisationnelle du management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-cobot collaboration's impact on success, time completion, errors, workload, gestures and acceptability during an assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Hmedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2024.04.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.104306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896335v1</w:t>
+                <w:t xml:space="preserve">hal-04570314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-cobot collaboration's impact on success, time completion, errors, workload, gestures and acceptability during an assembly task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vertus cachées du conflit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTER-Médiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04570314v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vertus cachées du conflit.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">The Impacts of Human-Cobot Collaboration on Perceived Cognitive Load and Usability during an Industrial Task: An Exploratory Experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Lemasson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorilys Kilgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Hmedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-Médiés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24725838.2022.2072021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933732v1</w:t>
+                <w:t xml:space="preserve">hal-03668496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impacts of Human-Cobot Collaboration on Perceived Cognitive Load and Usability during an Industrial Task: An Exploratory Experiment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ollierou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24725838.2022.2072021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (14), pp.7286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18147286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668496v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Gauvin</w:t>
+                <w:t xml:space="preserve">Freins et leviers d’une démarche de responsabilisation : enquête qualitative auprès de salariés d’une industrie aéronautique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.44-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325277v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers d’une démarche de responsabilisation : enquête qualitative auprès de salariés d’une industrie aéronautique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do cyber- and traditional workplace bullying, organizational justice and social support, affect psychological distress among civil servants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Caillé</w:t>
+                <w:t xml:space="preserve">Catherine Hellemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 84 (3), pp.233-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.843.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896398v1</w:t>
+                <w:t xml:space="preserve">hal-03373464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do cyber- and traditional workplace bullying, organizational justice and social support, affect psychological distress among civil servants?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Influence du leadership habilitant sur le bien-être au travail et l’engagement organisationnel : étude comparative entre une organisation « habilitante » et une organisation « classique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.843.0233⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.247 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373464v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+                <w:t xml:space="preserve">Les pratiques d’habilitation des superviseurs : perceptions et attentes des salariés d’une industrie aéronautique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humain et Organisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.31-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142256v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du leadership habilitant sur le bien-être au travail et l’engagement organisationnel : étude comparative entre une organisation « habilitante » et une organisation « classique »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Galharret</w:t>
+                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jeoffrion</w:t>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.247 - 261. </w:t>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.556-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492219v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d’habilitation des superviseurs : perceptions et attentes des salariés d’une industrie aéronautique en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout et lombalgies chroniques liées au travail : l’importance des dimensions interpersonnelles comme facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Courtois</w:t>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humain et Organisation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (3), pp.243-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896353v1</w:t>
+                <w:t xml:space="preserve">hal-02391755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et lombalgies chroniques liées au travail : l’importance des dimensions interpersonnelles comme facteurs de risque</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Measuring the impact of teaching approaches on achievement-related emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (3), pp.446-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391755v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie au travail dans les établissements sanitaires et médico-sociaux : co-construction d’une méthodologie d’enquête pilotée par la MiRH via un processus participatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fuchs</w:t>
+                <w:t xml:space="preserve">Workplace Bullying: How Do Bystanders' Emotions and the Type of Bullying Influence Their Willingness to Help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Savary</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouelle Bouterfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode C. Boudenghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pistes.5756⟩</w:t>
+              <w:t xml:space="preserve">Nordic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (4), pp.259-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255948v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Bullying: How Do Bystanders' Emotions and the Type of Bullying Influence Their Willingness to Help?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+                <w:t xml:space="preserve">An overview of Quality Management System implementation in a research laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2017025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288262v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the impact of teaching approaches on achievement-related emotions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La qualité de vie au travail dans les établissements sanitaires et médico-sociaux : co-construction d’une méthodologie d’enquête pilotée par la MiRH via un processus participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+                <w:t xml:space="preserve">Clémentine Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rowe</w:t>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjep.12193⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.5756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811074v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of Quality Management System implementation in a research laboratory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Effets des justices distributive et procédurale sur la satisfaction de vie, le désengagement psychologique et les intentions de quitter : le rôle médiateur de l’engagement organisationnel affectif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2017025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250496v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des justices distributive et procédurale sur la satisfaction de vie, le désengagement psychologique et les intentions de quitter : le rôle médiateur de l’engagement organisationnel affectif.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Wellbeing and occupational risk perception among health care workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Ileana Giurgiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Medicine and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12995-016-0110-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175184v1</w:t>
+                <w:t xml:space="preserve">hal-02163882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de la maladie : comparaison entre savoirs « experts » et savoirs « profanes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roland-Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland-Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (3), pp.226-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellbeing and occupational risk perception among health care workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doina Ileana Giurgiu</w:t>
+                <w:t xml:space="preserve">Psychosocial and occupational risk perception among health care workers: a Moroccan multicenter study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Giurgiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Medicine and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12995-016-0110-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-015-1326-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163882v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial and occupational risk perception among health care workers: a Moroccan multicenter study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doina Giurgiu</w:t>
+                <w:t xml:space="preserve">Inpatients-to-caregivers violence in geriatric settings: impact of assaults on caregivers’ mental health, risk, and protective factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-015-1326-2⟩</w:t>
+              <w:t xml:space="preserve">Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/trm0000046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392363v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpatients-to-caregivers violence in geriatric settings: impact of assaults on caregivers’ mental health, risk, and protective factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Capponi</w:t>
+                <w:t xml:space="preserve">Health and well-being at work: The hospital context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/trm0000046⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (2), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592138v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and well-being at work: The hospital context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jeoffrion</w:t>
+                <w:t xml:space="preserve">L’absence d’autonomie, un risque psychosocial au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163886v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’absence d’autonomie, un risque psychosocial au travail</w:t>
+                <w:t xml:space="preserve">Diagnostic organisationnel et prévention des risques psychosociaux dans un établissement d'accueil pour personnes âgées : l'intérêt d'une méthodologie mixte et participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Directions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (4), pp.373-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.774.0373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355740v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic organisationnel et prévention des risques psychosociaux dans un établissement d'accueil pour personnes âgées : l'intérêt d'une méthodologie mixte et participative</w:t>
+                <w:t xml:space="preserve">Risques organisationnels et burn-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355746v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des modifications organisationnelles sur la santé psychique</w:t>
+                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.09.130⟩</w:t>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355742v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques organisationnels et burn-out</w:t>
+                <w:t xml:space="preserve">Influence des modifications organisationnelles sur la santé psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS 1, 29 (8), pp.629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.09.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355737v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
+                <w:t xml:space="preserve">Analyzing University Students’ Representations of Language Learning for Developing Plurilingual Competences in a Monolingual Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilker Birkan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811106v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing University Students’ Representations of Language Learning for Developing Plurilingual Competences in a Monolingual Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dilemmes éthiques : les gestionnaires des changements sont entre « le marteau et l’enclume »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zid‬</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26</w:t>
+              <w:t xml:space="preserve">[im]Pertinences : revue de l’Académie de l’Éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355747v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes éthiques : les gestionnaires des changements sont entre « le marteau et l’enclume »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner le processus de changement lors d'une fusion : réflexions autour d’une expérience d’intervention psychosociale en organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zid‬</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">S. Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[im]Pertinences : revue de l’Académie de l’Éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.99-111</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.90-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355891v1</w:t>
+                <w:t xml:space="preserve">hal-03355743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le processus de changement lors d'une fusion : réflexions autour d’une expérience d’intervention psychosociale en organisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification au lieu et aux pairs : quels effets sur la réussite scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Numéro 81 (1), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cips.081.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4642,6358 +4512,6358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de formation et d’accompagnement managériaux : quels changements perçus par les managers d’une collectivité territoriale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Accompagner les transformations managériales d’une grande collectivité territoriale : la permaculture comme source d’inspiration de l’évolution de son modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leadership : Entre promesses et désillusions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO), May 2025, Paris - La Défense, France</w:t>
+              <w:t xml:space="preserve">11e journée d’étude du GREPSYT : « Transitions professionnelles : rôles du Psychologue du travail et de l’Ergonome »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPSYT, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086907v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager selon les principes de la permaculture : un nouveau regard sur la qualité de vie au travail au sein d’une collectivité territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Training and managerial support: what impact on managers' practices and their quality of life at work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheur.euses en psychologie (JSJS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PSITEC, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163781v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les transformations managériales d’une grande collectivité territoriale : la permaculture comme source d’inspiration de l’évolution de son modèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Festini</w:t>
+                <w:t xml:space="preserve">What about working in a profit-with-purpose corporation? Focus on employees' experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e journée d’étude du GREPSYT : « Transitions professionnelles : rôles du Psychologue du travail et de l’Ergonome »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPSYT, Apr 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology "Transforming Working Environments: Challenges &amp; Opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Work and Organisational Psychology, May 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021498v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du Leadership Habilitant sur la qualité de la relation manager/managé et le sens au travail d’agents d’une collectivité territoriale française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Pourquoi et comment construire l’action publique par la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">2e édition du Forum Paris Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Paris, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163777v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des dispositifs de formation et d'accompagnement managériaux d'une collectivité territoriale sur les représentations sociales des managers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Effet du Leadership Habilitant sur la qualité de la relation manager/managé et le sens au travail d’agents d’une collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101353v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de la culture managériale d'une collectivité territoriale vers un management plus durable et attentif à la préservation des ressources individuelles et collectives : identification des leviers et des freins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Influence des dispositifs de formation et d'accompagnement managériaux d'une collectivité territoriale sur les représentations sociales des managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101332v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and managerial support: what impact on managers' practices and their quality of life at work?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Transformation de la culture managériale d'une collectivité territoriale vers un management plus durable et attentif à la préservation des ressources individuelles et collectives : identification des leviers et des freins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheur.euses en psychologie (JSJS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PSITEC, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047203v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about working in a profit-with-purpose corporation? Focus on employees' experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La place du travail dans les transitions sociétales et environnementales des organisations : le cas des sociétés à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology "Transforming Working Environments: Challenges &amp; Opportunities"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème  journée d’étude du GREPSYT  : "Transitions professionnelles : rôles du Psychologue du travail et de l’Ergonome"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Ergonomie et Psychologie du Travail (GREPSYT), Apr 2025, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.041.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092581v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment construire l’action publique par la recherche ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Etude des effets des dispositifs de formation et d’accompagnement managériaux sur la qualité de vie au travail et l’équilibre de vie de managers d’une collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e édition du Forum Paris Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Paris, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Coloquio Internacional Franco – Latinoamericano: Clínicas del trabajo “¿Qué significa trabajar?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escuela de Psicología, Facultad de Educaciо́n y Trabajo Social UC, Oct 2025, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978046v1</w:t>
+                <w:t xml:space="preserve">hal-05348035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du travail dans les transitions sociétales et environnementales des organisations : le cas des sociétés à mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dufour</w:t>
+                <w:t xml:space="preserve">Dispositifs de formation et d’accompagnement managériaux : quels changements perçus par les managers d’une collectivité territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème  journée d’étude du GREPSYT  : "Transitions professionnelles : rôles du Psychologue du travail et de l’Ergonome"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Leadership : Entre promesses et désillusions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO), May 2025, Paris - La Défense, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063395v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets des dispositifs de formation et d’accompagnement managériaux sur la qualité de vie au travail et l’équilibre de vie de managers d’une collectivité territoriale française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manager selon les principes de la permaculture : un nouveau regard sur la qualité de vie au travail au sein d’une collectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Coloquio Internacional Franco – Latinoamericano: Clínicas del trabajo “¿Qué significa trabajar?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Escuela de Psicología, Facultad de Educaciо́n y Trabajo Social UC, Oct 2025, Santiago, Chili</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348035v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Intervenir en santé au travail en Etablissement d’Hébergement pour Personnes Âgées Dépendantes (EHPAD) par la mise en œuvre et l’évaluation d’une équipe mobile QVCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901944v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir en santé au travail en Etablissement d’Hébergement pour Personnes Âgées Dépendantes (EHPAD) par la mise en œuvre et l’évaluation d’une équipe mobile QVCT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">La simulation d'activité à visée organisationnelle : un outil pour développer le pouvoir d'agir et le soutien social des professionnels d’EHPAD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869765v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement de la qualité de « société à mission » du point de vue des salariés : une recherche-intervention au service de la résolution des contradictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+                <w:t xml:space="preserve">Représentations sociales des pratiques managériales : une étude comparative et multi-objets auprès de managers et de collaborateurs d’une collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales d’ARPEGE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France. pp.17-22</w:t>
+              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des unités de Recherche en Psychologie du Travail et des Organisations (ResPTO), Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896405v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le management s’inspire de la permaculture pour dessiner un modèle managérial durable, sobre et soutenable pour les Hommes et les organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Festini</w:t>
+                <w:t xml:space="preserve">La place du travail dans le déploiement de la qualité de « société à mission » : une approche par les contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">19ème Congrès du RIODD. Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable, Nov 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719356v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">Le déploiement de la qualité de « société à mission » du point de vue des salariés : une recherche-intervention au service de la résolution des contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Doctoriales d’ARPEGE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901977v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du travail dans le déploiement de la qualité de « société à mission » : une approche par les contradictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+                <w:t xml:space="preserve">Quand le management s’inspire de la permaculture pour dessiner un modèle managérial durable, sobre et soutenable pour les Hommes et les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès du RIODD. Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable, Nov 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808628v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation d'activité à visée organisationnelle : un outil pour développer le pouvoir d'agir et le soutien social des professionnels d’EHPAD ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Castel</w:t>
+                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869736v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des pratiques managériales : une étude comparative et multi-objets auprès de managers et de collaborateurs d’une collectivité territoriale française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Effet de l’habilitation perçue par les cadres intermédiaires d’un milieu hospitalier sur leur bien-être psychologique et leur efficacité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des unités de Recherche en Psychologie du Travail et des Organisations (ResPTO), Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie au Travail dans les métiers du soin : Enjeux et défis actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau R²QVT, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719324v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du harcèlement au travail sur l’employabilité : Étude comparative France-Gabon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
+                <w:t xml:space="preserve">Étude comparative des registres sémantiques associés au management par le prisme de la théorie des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è congrès du Réseau PTO-Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours), Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901600v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’habilitation perçue par les cadres intermédiaires d’un milieu hospitalier sur leur bien-être psychologique et leur efficacité collective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Festini</w:t>
+                <w:t xml:space="preserve">Effets du harcèlement au travail sur l’employabilité : Étude comparative France-Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie au Travail dans les métiers du soin : Enjeux et défis actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau R²QVT, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">4è congrès du Réseau PTO-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719306v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des registres sémantiques associés au management par le prisme de la théorie des représentations sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Festini</w:t>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours), Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719368v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901965v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">Construire une démarche réflexive collective sur les représentations sociales liées à l’adoption de la qualité de « société à mission »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">1er colloque académique « Sociétés à Mission : Théories et Pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté des Entreprises à Mission, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716243v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une démarche réflexive collective sur les représentations sociales liées à l’adoption de la qualité de « société à mission »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+                <w:t xml:space="preserve">Analyse lexicométrique des supports de formation et d’accompagnement des managers et comparaison avec le référentiel de compétences managériales d’une grande collectivité territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque académique « Sociétés à Mission : Théories et Pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté des Entreprises à Mission, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain (SeSLa), Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808590v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lexicométrique des supports de formation et d’accompagnement des managers et comparaison avec le référentiel de compétences managériales d’une grande collectivité territoriale française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Festini</w:t>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain (SeSLa), Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719349v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172174v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la démarche qualité et du leadership habilitant sur le bien-être et la performance dans les organismes publics de recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une TPE face à l’épuisement professionnel : présentation du dispositif mis en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">10è Journée d’études du GREPSYT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250531v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Harcèlement au travail, ses effets sur l’employabilité : Étude comparative France-Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">XXIIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172165v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une TPE face à l’épuisement professionnel : présentation du dispositif mis en place</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la démarche qualité et du leadership habilitant sur le bien-être et la performance dans les organismes publics de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Manzano</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10è Journée d’études du GREPSYT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902040v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement au travail, ses effets sur l’employabilité : Étude comparative France-Gabon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
+                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901668v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">Intervenir en santé au travail en Établissement d’Hébergement pour Personnes Âgées Dépendantes (EHPAD) par la mise en œuvre et l’évaluation d’une équipe mobile QVCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia d'Acunto Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2ème Journée d’étude du R2QVT : « La QVcT des professionnels de la santé : état des lieux, outils et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, MSH Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172176v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir en santé au travail en Établissement d’Hébergement pour Personnes Âgées Dépendantes (EHPAD) par la mise en œuvre et l’évaluation d’une équipe mobile QVCT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia d'Acunto Vital</w:t>
+                <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée d’étude du R2QVT : « La QVcT des professionnels de la santé : état des lieux, outils et perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, MSH Dijon, France</w:t>
+              <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902013v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Intervenir en santé au travail en EHPAD par la mise en œuvre et l’évaluation d’espaces de discussion sur le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901998v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir en santé au travail en EHPAD par la mise en œuvre et l’évaluation d’espaces de discussion sur le travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vital</w:t>
+                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Castel</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869599v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Quel équilibre entre autonomie, confiance et contrôle managérial en télétravail ? Étude des modes de management d’une branche de la Sécurité Sociale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
+              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172159v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial innovation in the aeronautical industry: Modeling the effects of different dimensions of empowering leadership on the well-being and behavioral empowerment of employees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901713v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Managerial innovation in the aeronautical industry: Modeling the effects of different dimensions of empowering leadership on the well-being and behavioral empowerment of employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172125v1</w:t>
+                <w:t xml:space="preserve">hal-04901713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel équilibre entre autonomie, confiance et contrôle managérial en télétravail ? Étude des modes de management d’une branche de la Sécurité Sociale en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Desmarais</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901687v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">Système de management de la qualité, organisation, bien-être et performance: Cas d'un laboratoire d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th International Metrology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, May 2022, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172146v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de management de la qualité, organisation, bien-être et performance: Cas d'un laboratoire d'analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Metrology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, May 2022, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638642v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences des intervenant.e.s à domicile pour une meilleure qualité de vie des adultes atteints de la maladie de Huntington vivant à Domicile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Améliorer l’accompagnement à domicile des patients avec la maladie de Huntington et éviter les ruptures de parcours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU Angers, Dec 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902083v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation managériale en industrie aéronautique : Modélisation des effets des différentes dimensions du leadership habilitant sur le bien-être et la performance des salariés.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Caillé</w:t>
+                <w:t xml:space="preserve">Social Representations of Workplace Harassment: a Comparison France-Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205962v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+                <w:t xml:space="preserve">Représentations sociales du harcèlement en milieu professionnel : comparaison France-Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aimé Boussougou-Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281608v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Representations of Workplace Harassment: a Comparison France-Gabon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment accompagner l’innovation managériale ? Présentation d’une démarche participative et systémique menée auprès des salariés d’une industrie aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901904v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales du harcèlement en milieu professionnel : comparaison France-Gabon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to prevent Workplace Bullying? A case study based on a Systemic and Communicational Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901761v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment accompagner l’innovation managériale ? Présentation d’une démarche participative et systémique menée auprès des salariés d’une industrie aéronautique</w:t>
+                <w:t xml:space="preserve">Explaining and Preventing Workplace Bullying by a systemic and Communicational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison Caillé</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Workplace Bullying and Harassment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Dubai (online), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902094v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to prevent Workplace Bullying? A case study based on a Systemic and Communicational Approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accompagnement des salariés en période de crise sanitaire : ruptures et continuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Guidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Zid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901890v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining and Preventing Workplace Bullying by a systemic and Communicational Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation managériale en industrie aéronautique : modélisation des effets des différentes dimensions du leadership habilitant sur le bien-être et la performance des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Workplace Bullying and Harassment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Dubai (online), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436190v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement des salariés en période de crise sanitaire : ruptures et continuités</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
+                <w:t xml:space="preserve">Innovation managériale en industrie aéronautique : Modélisation des effets des différentes dimensions du leadership habilitant sur le bien-être et la performance des salariés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902116v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation managériale en industrie aéronautique : modélisation des effets des différentes dimensions du leadership habilitant sur le bien-être et la performance des salariés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Caillé</w:t>
+                <w:t xml:space="preserve">Compétences des intervenant.e.s à domicile pour une meilleure qualité de vie des adultes atteints de la maladie de Huntington vivant à Domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Belhourania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Améliorer l’accompagnement à domicile des patients avec la maladie de Huntington et éviter les ruptures de parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU Angers, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901743v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de validation de la démarche participative : PARTicipative Approach QUEstionnary (projet PARTAQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Seizeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14è Journées de Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+                <w:t xml:space="preserve">Moral harassment and lack of support from colleagues and hierarchy... Submit or resign? frustrated needs with the intention of leaving.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème congrès de l’AIPTLF. Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2018, Paris (en ligne), France. pp.259 - 277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281681v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+                <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème symposium du réseau SHS du cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281389v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Metrology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Apr 2018, Marrackech, Maroc</w:t>
+              <w:t xml:space="preserve">11ème symposium du réseau SHS du cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638668v1</w:t>
+                <w:t xml:space="preserve">hal-03281389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral harassment and lack of support from colleagues and hierarchy... Submit or resign? frustrated needs with the intention of leaving.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l’AIPTLF. Paris.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Metrology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Apr 2018, Marrackech, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453985v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Harcèlement moral au travail, théories du monde juste et du monde sacrificiel et justice organisationnelle : Facteurs explicatifs de la détresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Djazayeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Jul 2017, Villeneuve d'Ascq, France. https://cipsa2017.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531493v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528616v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">René Brunet</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646460v1</w:t>
+                <w:t xml:space="preserve">hal-04638719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderafi Charki</w:t>
+                <w:t xml:space="preserve">Workplace bullying, believes in a just world and in a sacrificial world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646493v1</w:t>
+                <w:t xml:space="preserve">hal-04399640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement moral au travail, théories du monde juste et du monde sacrificiel et justice organisationnelle : Facteurs explicatifs de la détresse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dose</w:t>
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Jul 2017, Villeneuve d'Ascq, France. https://cipsa2017.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399212v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638719v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace bullying, believes in a just world and in a sacrificial world</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Malola</w:t>
+                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam (Pays-Bas), Netherlands</w:t>
+              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399640v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de la mise en place d'un système de management de la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre sur la qualité en recherche et en enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUARES, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11003,1006 +10873,1006 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement du changement au sein de la ville de Paris : étude de l’influence d’innovations managériales sur la performance des managers et des agents et leur Qualité de Vie au Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e édition du Forum Paris Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de supports de formations managériales avec un référentiel de compétences via une analyse lexicométrique avec le logiciel IRaMuTeQ : intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la réflexion méthodologique au traitement des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche intervention sur l'empowerment et la qualité de vie de travail des professionnels en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tripodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36è Congrès National de Médecine &amp; Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de management de la qualité, organisation, bien-être au travail et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Ecole Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de management de la qualité, organisation et bien-être au travail. Exemple de l'institut de recherche en horticulture et semences (IRHS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFQM-Rencontre francophone de la qualité et de la mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau Qualité Ouest. Favoriser la mise en place et le maintien d'un système de management par la qualité dans les laboratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Développement d'outils intégrés : levier pour la mise en place d'un système de management par la qualité dans un laboratoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Anthoine</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Ecole Qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">RFQM-Journée Francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662128v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils intégrés : levier pour la mise en place d'un système de management par la qualité dans un laboratoire de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réseau Qualité Ouest. Favoriser la mise en place et le maintien d'un système de management par la qualité dans les laboratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFQM-Journée Francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème Ecole Qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662206v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérateurs chimistes en laboratoire du futur : quelle activité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès de la SELF, Développer l'écologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Denis (La Réunion), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d'outils intégrés: un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international metrology conference CAFMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12012,176 +11882,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Health Psychology: From Burnout to Well-Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche psycho-socio-organisationnelle du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (1), pp.57-58, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pto.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12191,403 +12061,403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et organisation du travail, Approche juridique et regards croisés (F. Héas dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Héas</w:t>
+                <w:t xml:space="preserve">Marie Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baudel</w:t>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mesnil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le psychologue dans le champ de la santé au travail : réalités, développements et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. 2021, 978-2-7535-8175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Univers Psy, 9782100791446. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.desru.2019.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.U.R, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12597,1820 +12467,1820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse lexicométrique des supports de formation et d'accompagnement des managers et comparaison avec le référentiel de compétences managériales d'une grande collectivité territoriale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dister et Dominique Longrée (éd). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots comptés, textes déchiffrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.359-368, 2024, 978-2-39061-471-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dynamique des groupes au changement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands auteurs en psychologie appliquée au management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 978-2-37687-995-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et organisation du travail, du point de vue de la psychologie sociale, du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In F. Héas (Éd.). Organisation du travail et santé mentale, Approche juridique et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DALLOZ, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’émergence de nouveaux paradigmes : penser des nouveaux repères pour la pratique des psychologues en santé au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des facteurs individuels dans la mise en place d’une démarche de responsabilisation : freins ou forces motrices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 333-345)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
+              <w:t xml:space="preserve">In C. Edey Gamassou et A. Mias (Éds.). Dé-libérer le travail : démocratie et temporalités au cœur des enjeux de santé au travail (pp. 381-402)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Teseo, 2021, 987723288X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900971v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs individuels dans la mise en place d’une démarche de responsabilisation : freins ou forces motrices ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre bonheur au travail et risques psychosociaux : le cas des entreprises libérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Edey Gamassou et A. Mias (Éds.). Dé-libérer le travail : démocratie et temporalités au cœur des enjeux de santé au travail (pp. 381-402)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Teseo, 2021, 987723288X</w:t>
+              <w:t xml:space="preserve">In A.-S., Hocquet et F. Lemaire (Éds.). Penser et construire le bonheur : regards croisés (pp. 313-334)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 2849345415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900926v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les risques psycho-sociaux à l’université : présentation d’une recherche-intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Durand</w:t>
+                <w:t xml:space="preserve">Le harcèlement en milieu professionnel : Représentations comparées de salariés gabonais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezanne Magali Bounkosso Pemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aimé Boussougou-Moussavou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 193-215)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
+              <w:t xml:space="preserve">In B. Gangloff, P. Gilbert, A.-M. Vonthron, &amp; M.-E. Bobillier-Chaumon (Eds.). Bien-être et santé au travail. Compréhension des risques et interventions (p. 55-69)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 2343236399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900957v1</w:t>
+                <w:t xml:space="preserve">hal-04901009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques managériales comme déterminants … non pas du bonheur au travail, mais du bien-être au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Caillé</w:t>
+                <w:t xml:space="preserve">Prévenir les risques psycho-sociaux à l’université : présentation d’une recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In A.-S. Hocquet et F. Lemaire (Éds.). Penser et construire le bonheur : regards croisés (pp. 367-388)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 2849345415</w:t>
+              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 193-215)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900947v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre bonheur au travail et risques psychosociaux : le cas des entreprises libérées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques managériales comme déterminants … non pas du bonheur au travail, mais du bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelina Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In A.-S., Hocquet et F. Lemaire (Éds.). Penser et construire le bonheur : regards croisés (pp. 313-334)</w:t>
+              <w:t xml:space="preserve">In A.-S. Hocquet et F. Lemaire (Éds.). Penser et construire le bonheur : regards croisés (pp. 367-388)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 2849345415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900936v1</w:t>
+                <w:t xml:space="preserve">hal-04900947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le harcèlement en milieu professionnel : Représentations comparées de salariés gabonais et français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État des lieux des enjeux scientifiques et politiques de la santé au travail et des risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Aimé Boussougou-Moussavou</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In B. Gangloff, P. Gilbert, A.-M. Vonthron, &amp; M.-E. Bobillier-Chaumon (Eds.). Bien-être et santé au travail. Compréhension des risques et interventions (p. 55-69)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2021, 2343236399</w:t>
+              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 9-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901009v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des enjeux scientifiques et politiques de la santé au travail et des risques psychosociaux</w:t>
+                <w:t xml:space="preserve">Face à l’émergence de nouveaux paradigmes : penser des nouveaux repères pour la pratique des psychologues en santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 9-20)</w:t>
+              <w:t xml:space="preserve">In C. Jeoffrion, &amp; M. Manzano (Éds.). Le psychologue en santé au travail : réalités, développements et potentialités (pp. 333-345)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, 978-2-7535-8175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900968v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation sociale des pratiques managériales dans le cadre du lancement d’une démarche de responsabilisation en industrie aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In C. Lagabrielle, D. Steiner, &amp; A. Battistelli (Éds.). Carrières, Leadership et Conflits (pp.131-145)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2020, 978-2-343-19893-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer et prévenir le harcèlement moral au travail par une approche systémique et communicationnelle : proposition d’un modèle processuel dynamique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.105-130, 2019, 978-2-10-080353-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français langue de scolarisation face à l'hétérogénéité langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Bigot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives plurilingues en éducation et formation. Des représentations aux dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-144, 2018, Des sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement moral au travail et justice organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs de la santé au travail : du mal-être au bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-07410-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les racines organisationnelles du harcèlement moral et du burnout : formes d’injustices organisationnelles et absence de soutiens au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Majer, Vincenzo; Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs de la santé au travail: du mal-être au bien-être .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.89-100, 2016, 978-2-343-07410-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement sexuel en milieu du travail : Etude comparative Algéro-Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hachelafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hachelafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">L. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bendida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et bien-être au travail : des méthodes d’analyse aux actions de prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.213-229, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre les changements organisationnels et le harcèlement moral au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et bien-être au travail : des méthodes d’analyse aux actions de prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.199-212, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du plurilinguisme chez les étudiants en langues à l’université : étude comparative entre niveaux d’études et filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Contemporaines, pp.203-212, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux moraux de la gestion du changement : harcèlement, restructuration et gestion responsable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cherré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit Social et Management responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International de l’Audit Social - ESSEC Business School, pp.447-463, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre treize types de changements organisationnels et le harcèlement moral au travail : l’apport de la variable culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit(s) de la fonction ressources humaines dans un contexte de changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International de l’Audit Social - ESSEC Business School, pp.535-546, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14420,269 +14290,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les compétences des intervenants à domicile : un levier majeur pour l’amélioration de la qualité de vie à domicile des personnes atteintes de la maladie de Huntington et de leurs aidants familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouton-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bouton-Guyon</w:t>
+                <w:t xml:space="preserve">Cyril Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Desjeux</w:t>
+                <w:t xml:space="preserve">Isabelle Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maumy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Nivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de recherche du projet COMPQUAHD (COMPétences des auxiliaires de vie pour une meilleure QUAlité de vie des adultes atteints de la maladie de Huntington vivant à Domicile). CHU Angers et Université Grenoble Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT SCIENTIFIQUE FINAL pour le programme recherche cofinancé par la Région des Pays de la Loire : PLURILINGUISMES : PRATIQUES, REPRESENTATIONS, ACQUISITIONS, ENSEIGNEMENT (acronyme : PLURI-L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tupin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CREN. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14692,105 +14562,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des représentations sociales comme vecteurs de changement aux diagnostics et à l'accompagnement des changements organisationnels : Identification des facteurs de risques psycho-socio-organisationnels pour la prévention de la santé psychologique au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Nantes Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04902451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14937,51 +14807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20366-7.p.0135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21060751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lemasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hellemans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galharret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeoffrion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.05.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Courtois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fuchs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5756" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouelle Bouterfas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode C. Boudenghan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2018.1430610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tripodi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Ileana Giurgiu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grasset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-016-0110-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Giurgiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1326-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Garnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Capponi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.01.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hamard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.09.130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starkey-Perret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birkan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zid&#8236;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Festini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047203v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978046v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.041.0081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vital" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Castel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719356v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezanne Magali Bounkosso Pemba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Manzano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902013v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Acunto Vital" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902083v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Belhourania" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03205962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Boussougou-Moussavou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zid" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436190v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901743v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy-Fr&#233;mont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399212v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Djazayeri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978061v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147669v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902439v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier &#201;tienne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896424v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.01.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896416v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/10-etudes-de-cas-en-psychologie-du-travail--9782100791446.htm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869048v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719281v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900926v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Tenailleau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901009v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900968v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04334789v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470139v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hachelafi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brossier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendida" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355468v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zid" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355455v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouton-Guyon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maumy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20366-7.p.0135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21060751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.04.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lemasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hellemans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courtois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galharret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeoffrion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouelle Bouterfas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode C. Boudenghan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2018.1430610" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fuchs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5756" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Ileana Giurgiu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grasset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-016-0110-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tripodi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Giurgiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1326-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Capponi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000046" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.01.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hamard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0373" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.09.130" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Starkey-Perret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birkan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zid&#8236;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021498v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Festini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.041.0081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vital" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Castel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901600v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezanne Magali Bounkosso Pemba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902040v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Manzano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901668v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Acunto Vital" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Boussougou-Moussavou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03205962v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902083v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Belhourania" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy-Fr&#233;mont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399212v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Djazayeri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147669v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier &#201;tienne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896435v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.01.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896416v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/10-etudes-de-cas-en-psychologie-du-travail--9782100791446.htm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719281v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900926v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900936v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Tenailleau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900957v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Durand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900947v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900968v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900971v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901024v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04334789v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470139v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355481v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hachelafi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brossier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendida" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355468v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355470v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cherr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouton-Guyon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maumy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902451v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>