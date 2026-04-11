--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2563,63 +2563,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2638,100 +2651,87 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043233v1</w:t>
+                <w:t xml:space="preserve">hal-05043251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2744,57 +2744,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043251v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer un data paper : l'exemple de Cybergeo</w:t>
               </w:r>
@@ -3897,221 +3897,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNetworks : un outil interactif pour l’analyse de corpus bibliométriques massifs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CybergeoNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science XXL - Ce que l’abondance et la diversité des données font aux sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Revues scientifiques et plates formes de diffusion, journée organisée par le MESRI, BULAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976040v1</w:t>
+                <w:t xml:space="preserve">hal-03268634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CybergeoNetworks : un outil interactif pour l’analyse de corpus bibliométriques massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revues scientifiques et plates formes de diffusion, journée organisée par le MESRI, BULAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Science XXL - Ce que l’abondance et la diversité des données font aux sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268634v1</w:t>
+                <w:t xml:space="preserve">hal-01976040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybergeo, 20 ans d’engagement dans l’accès ouvert</w:t>
               </w:r>
@@ -4600,191 +4600,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la revue Cybergeo et de son modèle d’édition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les revues en SHS et leurs référencements dans le WOS, Scopus, l’AERES, ERIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque Scientifique Numérique (BSN7) et la question du coût de l’accès ouvert</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’INED "L’activité scientifique au prisme des données bibliographiques", Paris, INED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268637v1</w:t>
+                <w:t xml:space="preserve">hal-03268645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les revues en SHS et leurs référencements dans le WOS, Scopus, l’AERES, ERIH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dassa</w:t>
+                <w:t xml:space="preserve">Présentation de la revue Cybergeo et de son modèle d’édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’INED "L’activité scientifique au prisme des données bibliographiques", Paris, INED</w:t>
+              <w:t xml:space="preserve">Bibliothèque Scientifique Numérique (BSN7) et la question du coût de l’accès ouvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268645v1</w:t>
+                <w:t xml:space="preserve">hal-03268637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la collection d’archives ouvertes de l’UMR Géographie-cités, son objectif, son organisation</w:t>
               </w:r>
@@ -5079,122 +5079,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box : bibliometric data bases for social sciences</w:t>
+                <w:t xml:space="preserve">Elaboration d’une plateforme collaborative de recensement des revues nationales et internationales en SHS et de leur référencement dans les bases de données bibliométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ECTQG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">Journée d’études sur Les indicateurs bibliométriques, production scientifique et évaluation du chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03266381v1</w:t>
+                <w:t xml:space="preserve">hal-03268695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des revues nationales et internationales en sciences humaines et sociales</w:t>
               </w:r>
@@ -5256,109 +5243,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une plateforme collaborative de recensement des revues nationales et internationales en SHS et de leur référencement dans les bases de données bibliométriques</w:t>
+                <w:t xml:space="preserve">Opening the black box : bibliometric data bases for social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études sur Les indicateurs bibliométriques, production scientifique et évaluation du chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16th ECTQG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268695v1</w:t>
+                <w:t xml:space="preserve">halshs-03266381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prospects opened up by Open Access</w:t>
               </w:r>
@@ -6417,51 +6417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4654D9E1"/>
+    <w:nsid w:val="141B7EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6648,51 +6648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-9252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243538677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1849159234750503372468" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cybergeo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalbase.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cache.media.enseignementsup-recherche.gouv.fr/file/IST/37/1/projet_cybergeo_1211371.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/christine-kosmopoulos/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2GF25PD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29251" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22862" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315387v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04987299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/from-open-access-publishing-to-open-science/303630" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-9805-4.ch001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/en/the-role-of-internet-and-open-access-journals-in-the-internation/23113970" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04563831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-9252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243538677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1849159234750503372468" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cybergeo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalbase.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cache.media.enseignementsup-recherche.gouv.fr/file/IST/37/1/projet_cybergeo_1211371.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/christine-kosmopoulos/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2GF25PD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29251" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22862" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315387v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04987299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/from-open-access-publishing-to-open-science/303630" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-9805-4.ch001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/en/the-role-of-internet-and-open-access-journals-in-the-internation/23113970" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04563831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>