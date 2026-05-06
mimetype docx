--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -484,51 +484,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -587,1547 +587,1547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNet - scientific translations</w:t>
+                <w:t xml:space="preserve">Un grand pas de plus vers la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Cauvin-Reymond Cauvin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601033v1</w:t>
+                <w:t xml:space="preserve">hal-05594503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions transversales de l’information scientifique et technique avec l'apparition du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CybergeoNet - scientific translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cauvin-Reymond Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dassa</w:t>
+                <w:t xml:space="preserve">Elissalde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03516103v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering open science with reflexive and spatialised indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juste Raimbault</w:t>
+                <w:t xml:space="preserve">Les évolutions transversales de l’information scientifique et technique avec l'apparition du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2399808319870816⟩</w:t>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les outils documentaires de la science, X (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.6097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02274632v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sciences Humaines et Sociales, moteurs de l’accès ouvert : la preuve par Cybergeo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+                <w:t xml:space="preserve">Empowering open science with reflexive and spatialised indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.29209⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.239980831987081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808319870816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01906616v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02274632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanities and Social Sciences (HSS) at the head of Open Access as demonstrated from Cybergeo’s experience</w:t>
+                <w:t xml:space="preserve">Les Sciences Humaines et Sociales, moteurs de l’accès ouvert : la preuve par Cybergeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 681, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.29251⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 861, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01906618v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VariSHS- Valorisation des Activités de Recherche des Ingénieurs SHS - Propos recueillis auprès de trois ingénieurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dassa</w:t>
+                <w:t xml:space="preserve">Humanities and Social Sciences (HSS) at the head of Open Access as demonstrated from Cybergeo’s experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01962424v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographes, que valent vos articles ? Les bases de données commerciales en question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">VariSHS- Valorisation des Activités de Recherche des Ingénieurs SHS - Propos recueillis auprès de trois ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 55</w:t>
+              <w:t xml:space="preserve">, 2018, 56, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01906617v1</w:t>
+                <w:t xml:space="preserve">halshs-01962424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybergeo, revue européenne de géographie, une success story de l’accès ouvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographes, que valent vos articles ? Les bases de données commerciales en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42, pp.17-20 ;</w:t>
+              <w:t xml:space="preserve">, 2018, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853405v1</w:t>
+                <w:t xml:space="preserve">halshs-01906617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignage d’une pionnière des archives ouvertes</w:t>
+                <w:t xml:space="preserve">Cybergeo, revue européenne de géographie, une success story de l’accès ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11</w:t>
+              <w:t xml:space="preserve">, 2016, 42, pp.17-20 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02009108v1</w:t>
+                <w:t xml:space="preserve">hal-01853405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase - A Comparative International Study of Scientific Journal Databases in the Social Sciences and the Humanities (SSH)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Témoignage d’une pionnière des archives ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853401v1</w:t>
+                <w:t xml:space="preserve">halshs-02009108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase, une étude comparative internationale des bases de données de revues scientifiques en SHS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">JournalBase - A Comparative International Study of Scientific Journal Databases in the Social Sciences and the Humanities (SSH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01906620v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un recensement des revues nationales et internationales en SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'utilisation de Publish or Perish dans l'évaluation des chercheurs en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n°4, pp.50-54</w:t>
+              <w:t xml:space="preserve">, 2009, 4, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03266312v1</w:t>
+                <w:t xml:space="preserve">halshs-02009124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase - Une étude comparative internationale des bases de données des revues scientifiques en sciences humaines et sociales (SHS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">JournalBase, une étude comparative internationale des bases de données de revues scientifiques en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853404v1</w:t>
+                <w:t xml:space="preserve">halshs-01906620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de Publish or Perish dans l'évaluation des chercheurs en SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un recensement des revues nationales et internationales en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4, pp.58-59</w:t>
+              <w:t xml:space="preserve">, 2009, n°4, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02009124v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution numérique et évaluation bibliométrique dans les sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JournalBase - Une étude comparative internationale des bases de données des revues scientifiques en sciences humaines et sociales (SHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00315387v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie, et si on en parlait ?</w:t>
+                <w:t xml:space="preserve">Révolution numérique et évaluation bibliométrique dans les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMETIST : Appropriation, Mutialisation, Expérimentations des Technologies de l'IST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, n°2</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XLVI (141), pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03266332v1</w:t>
+                <w:t xml:space="preserve">halshs-00315387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citation, Citation, Citation: Bibliometrics, the Web and the Social Sciences and Humanities</w:t>
+                <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie, et si on en parlait ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 411, pp.13</w:t>
+              <w:t xml:space="preserve">AMETIST : Appropriation, Mutialisation, Expérimentations des Technologies de l'IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00198734v1</w:t>
+                <w:t xml:space="preserve">halshs-03266332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la navigation au savoir : réflexions sur les nouveaux comportements de diffusion et d'acquisition des connaissances à travers l'expérience d'Hypergeo</w:t>
               </w:r>
@@ -2189,172 +2189,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00186748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance par la navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elissalde Bernard</w:t>
+                <w:t xml:space="preserve">Citation, Citation, Citation: Bibliometrics, the Web and the Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 125-126, pp.85-95</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 411, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268708v1</w:t>
+                <w:t xml:space="preserve">halshs-00198734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La connaissance par la navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissalde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125-126, pp.85-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cybergeo and the Electronic Scientific Journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 218, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00107982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2364,188 +2446,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, Clarisse Bardiot; Emilien Ruiz, 978-2-7574-4329-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libre accès, une révolution scientifique pour les pays du sud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Actes du colloque international en partenariat avec l'AFD et l'UNESCO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2555,2942 +2637,3011 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les data papers dans l'écosystème Recherche Data Gouv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043251v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Le Fourner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043233v1</w:t>
+                <w:t xml:space="preserve">hal-05043251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer un data paper : l'exemple de Cybergeo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043240v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les data papers dans l'écosystème Recherche Data Gouv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+                <w:t xml:space="preserve">Évaluer un data paper : l'exemple de Cybergeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043244v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Open Access Publishing to Open Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Internet and Open Access Journals in the Internationalization of Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alemneh Gelaw Daniel. </w:t>
+              <w:t xml:space="preserve">Vladimir Kolosov, Jacobo García-Álvarez, Michael Heffernan &amp; Bruno Schelhaas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on the Global View of Open Access and Scholarly Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A Geographical Century, Springer Nature International,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapter 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-120, 2022, A Geographical Century. Essays for the Centenary of the International Geographical Union, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05419-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGI Global</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03669934v1</w:t>
+                <w:t xml:space="preserve">hal-03516123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Internet and Open Access Journals in the Internationalization of Geography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Open Access Publishing to Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vladimir Kolosov, Jacobo García-Álvarez, Michael Heffernan &amp; Bruno Schelhaas. </w:t>
+              <w:t xml:space="preserve">Alemneh Gelaw Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Geographical Century, Springer Nature International,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Research on the Global View of Open Access and Scholarly Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-22, 2022, Advances in Knowledge Acquisition, Transfer, and Management, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-9805-4.ch001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Verlag</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03516123v1</w:t>
+                <w:t xml:space="preserve">hal-03669934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks, une application interactive pour l'analyse géographique et sémantique des publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juste Raimbault</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouzeghoub M., Mosseri R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.272-273, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase, plateforme de recensement des référencements des revues nationales et internationales en SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une refondation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e C@fé Renatis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les 30 ans de Cybergeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cybergeo : revue européenne de géographie, Mar 2026, Paris, CNRS- Auditorium Marie Curie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313759v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la publication des data papers : la revue Cybergeo</w:t>
+                <w:t xml:space="preserve">Retour d’expérience sur l’outil d’export de l’HCERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OpenSHS - Enjeux et pratiques de la publication en science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, revue Biens symboliques / Symbolic Goods et l'Université Paris Lumières dans le cadre du projet FNSO, Jun 2023, visio, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle des correspondants IST de l’InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-InSHS, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314074v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’outil d’export de l’HCERES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JournalBase, plateforme de recensement des référencements des revues nationales et internationales en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle des correspondants IST de l’InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-InSHS, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">11e C@fé Renatis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313740v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond open access publishing, an authentic model of open science</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la publication des data papers : la revue Cybergeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU-UGI Centennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire OpenSHS - Enjeux et pratiques de la publication en science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, revue Biens symboliques / Symbolic Goods et l'Université Paris Lumières dans le cadre du projet FNSO, Jun 2023, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741649v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1996-2022 Cybergeo – European Journal of Geography. A Diamond Open Access Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Diamond Open Access to Research Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNet</w:t>
+                <w:t xml:space="preserve">Diamond open access publishing, an authentic model of open science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table Ronde Revues scientifiques et plate-formes. Comité de soutien à l’édition scientifique (MESRI) BULAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">IGU-UGI Centennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266396v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer un data paper retour d'expérience de la revue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CybergeoNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du groupe de travail inter-reseaux Atelier Données de la MITI (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Table Ronde Revues scientifiques et plate-formes. Comité de soutien à l’édition scientifique (MESRI) BULAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03269634v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer un data paper retour d'expérience de la revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revues scientifiques et plates formes de diffusion, journée organisée par le MESRI, BULAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire du groupe de travail inter-reseaux Atelier Données de la MITI (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268634v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03269634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNetworks : un outil interactif pour l’analyse de corpus bibliométriques massifs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CybergeoNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science XXL - Ce que l’abondance et la diversité des données font aux sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Revues scientifiques et plates formes de diffusion, journée organisée par le MESRI, BULAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976040v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybergeo, 20 ans d’engagement dans l’accès ouvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CybergeoNetworks : un outil interactif pour l’analyse de corpus bibliométriques massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur l’Open Access, Paris, BULAC.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Science XXL - Ce que l’abondance et la diversité des données font aux sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268635v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition et Recherche, vingt ans d’anticipation</w:t>
+                <w:t xml:space="preserve">Retours sur l’expérimentation VariSHS : Valorisation des activités de recherche des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1996-2016 : les 20 ans de Cybergeo. CNRS Campus Gérard-Mégie, auditorium Marie-Curie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Information Scientifique et Technique en SHS 2016 "Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des sciences humaines et sociales, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266374v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours sur l’expérimentation VariSHS : Valorisation des activités de recherche des ingénieurs</w:t>
+                <w:t xml:space="preserve">Cybergeo, 20 ans d’engagement dans l’accès ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Information Scientifique et Technique en SHS 2016 "Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des sciences humaines et sociales, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée sur l’Open Access, Paris, BULAC.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02863267v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the quantitative assessment of performance in Social Sciences and Humanities&amp;quot;. Presentation of the final report at the Fourth meeting with the ERC Expert Group for Programme Monitoring and Evaluation, Brussels.</w:t>
+                <w:t xml:space="preserve">Edition et Recherche, vingt ans d’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth meeting with the ERC Expert Group for Programme Monitoring and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">1996-2016 : les 20 ans de Cybergeo. CNRS Campus Gérard-Mégie, auditorium Marie-Curie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266343v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au libre accès dans la recherche. Le libre accès aux productions scientifiques, un nouveau modèle pour les sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">Study on the quantitative assessment of performance in Social Sciences and Humanities&amp;quot;. Presentation of the final report at the Fourth meeting with the ERC Expert Group for Programme Monitoring and Evaluation, Brussels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le libre accès, une révolution scientifique pour les pays du sud ? colloque international en partenariat avec l'AFD et l'UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Fourth meeting with the ERC Expert Group for Programme Monitoring and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03269500v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the quantitative assessment of performance in Social Sciences and Humanities&amp;quot;. Presentation at the ERC</w:t>
+                <w:t xml:space="preserve">Introduction au libre accès dans la recherche. Le libre accès aux productions scientifiques, un nouveau modèle pour les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third meeting with the ERC Expert Group for Programme Monitoring and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Le libre accès, une révolution scientifique pour les pays du sud ? colloque international en partenariat avec l'AFD et l'UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266354v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03269500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coverage of HHS resulting from JournalBase and the prospect opened up by Open Access</w:t>
+                <w:t xml:space="preserve">Study on the quantitative assessment of performance in Social Sciences and Humanities&amp;quot;. Presentation at the ERC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernising Research Monitoring in Europe – Plos and EU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Third meeting with the ERC Expert Group for Programme Monitoring and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266361v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les revues en SHS et leurs référencements dans le WOS, Scopus, l’AERES, ERIH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The coverage of HHS resulting from JournalBase and the prospect opened up by Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’INED "L’activité scientifique au prisme des données bibliographiques", Paris, INED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Modernising Research Monitoring in Europe – Plos and EU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268645v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la revue Cybergeo et de son modèle d’édition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les revues en SHS et leurs référencements dans le WOS, Scopus, l’AERES, ERIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque Scientifique Numérique (BSN7) et la question du coût de l’accès ouvert</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’INED "L’activité scientifique au prisme des données bibliographiques", Paris, INED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268637v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la collection d’archives ouvertes de l’UMR Géographie-cités, son objectif, son organisation</w:t>
+                <w:t xml:space="preserve">Présentation de la revue Cybergeo et de son modèle d’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Paris 1 Panthéon-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Bibliothèque Scientifique Numérique (BSN7) et la question du coût de l’accès ouvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268652v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase - Une plate-forme bilingue d'interrogation des revues en sciences humaines et sociales (SHS) et de comparaison de leur référencement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de la collection d’archives ouvertes de l’UMR Géographie-cités, son objectif, son organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Evaluation des productions scientifiques. Des innovations en SHS ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Université de Paris 1 Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03269601v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliométrie et les SHS. Etat des lieux (JournalBase)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">JournalBase - Une plate-forme bilingue d'interrogation des revues en sciences humaines et sociales (SHS) et de comparaison de leur référencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau interuniversitaire Curie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">in : Evaluation des productions scientifiques. Des innovations en SHS ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268685v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03269601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’évaluation en SHS : spécificités et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDHSS, Ministère de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une plateforme collaborative de recensement des revues nationales et internationales en SHS et de leur référencement dans les bases de données bibliométriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La bibliométrie et les SHS. Etat des lieux (JournalBase)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études sur Les indicateurs bibliométriques, production scientifique et évaluation du chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Réseau interuniversitaire Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268695v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recensement des revues nationales et internationales en sciences humaines et sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Elaboration d’une plateforme collaborative de recensement des revues nationales et internationales en SHS et de leur référencement dans les bases de données bibliométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’ADBS - Recherche sur Les indicateurs de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études sur Les indicateurs bibliométriques, production scientifique et évaluation du chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268689v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box : bibliometric data bases for social sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Recensement des revues nationales et internationales en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ECTQG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’ADBS - Recherche sur Les indicateurs de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266381v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prospects opened up by Open Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the black box : bibliometric data bases for social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relevance and Impact of the Humanities, European Science Foundation/University of Vienna, the Arts &amp; Humanities Research Council and die Wissensschaftsfonds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">16th ECTQG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266368v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prospects opened up by Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and Impact of the Humanities, European Science Foundation/University of Vienna, the Arts &amp; Humanities Research Council and die Wissensschaftsfonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypergeo, encyclopédie plurilingue et électronique de géographie. Un exemple de logiciel libre au service de l’information scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Professionnels de l’IST, INIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5500,404 +5651,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un changement dans la continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks 2 : une application d’apprentissage profond au service de la publication scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40639#quotation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science ouverte et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03076391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybergeo and the consumer Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publication scientifique en ligne et le libre accès. Pourquoi tant de retard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5907,153 +6058,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès ouvert, un espoir qui donne le vertige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science ouverte est une vraie révolution !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03066594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6063,91 +6214,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Kondylis Le plaisir, la puissance, l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6157,91 +6308,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néguentropie et évolution. Du désordre thermodynamique à l'ordre du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04563831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6251,105 +6402,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie Gaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6417,51 +6568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="141B7EDC"/>
+    <w:nsid w:val="8E28CADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6648,51 +6799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-9252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243538677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1849159234750503372468" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cybergeo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalbase.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cache.media.enseignementsup-recherche.gouv.fr/file/IST/37/1/projet_cybergeo_1211371.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/christine-kosmopoulos/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2GF25PD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29251" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22862" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315387v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04987299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/from-open-access-publishing-to-open-science/303630" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-9805-4.ch001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/en/the-role-of-internet-and-open-access-journals-in-the-internation/23113970" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04563831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-9252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243538677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1849159234750503372468" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cybergeo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalbase.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cache.media.enseignementsup-recherche.gouv.fr/file/IST/37/1/projet_cybergeo_1211371.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/christine-kosmopoulos/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2GF25PD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22862" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315387v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04987299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/en/the-role-of-internet-and-open-access-journals-in-the-internation/23113970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/from-open-access-publishing-to-open-science/303630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-9805-4.ch001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04563831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>