--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -142,125 +142,146 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1849159234750503372468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1pxqYlEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Diplomée en philosophie des sciences et ingénieure de recherche Hors Classe au CNRS à l'UMR Géographie-cités, je suis spécialisée dans l’édition numérique, l’information scientifique et la science ouverte pour les sciences humaines et sociales. Je suis rédactrice en chef de la revue </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cybergeo : revue européenne de géographie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, co-responsable du projet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">JournalBase</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et responsable du projet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CybergeoNet </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Mes travaux de recherche portent sur l’impact des nouvelles technologies de l’information et de la communication (NTIC), et cela dans plusieurs directions : la question des enjeux des NTIC pour les SHS, la science ouverte, la valorisation des productions scientifiques et l'évaluation scientifique quantitative.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J'ai été appelée à intervenir dans différentes instances nationales et internationales à titre d’experte sur ces questions (e.g. European Research Council (ERC), European Science Foundation, University of Vienna, INED, Ministère de la recherche, de l'enseignement supérieur et de l'innovation (MESRI), Réseau inter-universitaire Curie etc.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pour en savoir plus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -290,217 +311,217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final CybergeoNet - Traductions scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cauvin-Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Recherche, de l'Enseignement Supérieur et de l'Innovation; ABES. 2021, 64 p. + 323 p. (annexes)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03419355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the quantitative assessment of performance in Social Sciences and Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Final report assigned by the ERC Expert Group for Programme Monitoring and Evaluation, Brussels, ERC. 2015, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -510,1933 +531,1933 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre prédation et désincarnation, l'édition scientifique à l'épreuve de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un grand pas de plus vers la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNet - scientific translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin-Reymond Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissalde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions transversales de l’information scientifique et technique avec l'apparition du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les outils documentaires de la science, X (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hrc.6097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering open science with reflexive and spatialised indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (2), pp.239980831987081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2399808319870816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02274632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sciences Humaines et Sociales, moteurs de l’accès ouvert : la preuve par Cybergeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 861, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanities and Social Sciences (HSS) at the head of Open Access as demonstrated from Cybergeo’s experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 681, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VariSHS- Valorisation des Activités de Recherche des Ingénieurs SHS - Propos recueillis auprès de trois ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01962424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographes, que valent vos articles ? Les bases de données commerciales en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybergeo, revue européenne de géographie, une success story de l’accès ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.17-20 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignage d’une pionnière des archives ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02009108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JournalBase - A Comparative International Study of Scientific Journal Databases in the Social Sciences and the Humanities (SSH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de Publish or Perish dans l'évaluation des chercheurs en SHS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un recensement des revues nationales et internationales en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4, pp.58-59</w:t>
+              <w:t xml:space="preserve">, 2009, n°4, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02009124v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JournalBase, une étude comparative internationale des bases de données de revues scientifiques en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un recensement des revues nationales et internationales en SHS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">JournalBase - Une étude comparative internationale des bases de données des revues scientifiques en sciences humaines et sociales (SHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266312v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase - Une étude comparative internationale des bases de données des revues scientifiques en sciences humaines et sociales (SHS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'utilisation de Publish or Perish dans l'évaluation des chercheurs en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.58-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853404v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02009124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution numérique et évaluation bibliométrique dans les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XLVI (141), pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00315387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie, et si on en parlait ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMETIST : Appropriation, Mutialisation, Expérimentations des Technologies de l'IST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la navigation au savoir : réflexions sur les nouveaux comportements de diffusion et d'acquisition des connaissances à travers l'expérience d'Hypergeo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Elissalde</w:t>
+                <w:t xml:space="preserve">Citation, Citation, Citation: Bibliometrics, the Web and the Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMETIST : Appropriation, Mutialisation, Expérimentations des Technologies de l'IST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 411, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00186748v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citation, Citation, Citation: Bibliometrics, the Web and the Social Sciences and Humanities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De la navigation au savoir : réflexions sur les nouveaux comportements de diffusion et d'acquisition des connaissances à travers l'expérience d'Hypergeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 411, pp.13</w:t>
+              <w:t xml:space="preserve">AMETIST : Appropriation, Mutialisation, Expérimentations des Technologies de l'IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00198734v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00186748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance par la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissalde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125-126, pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybergeo and the Electronic Scientific Journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 218, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00107982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2446,188 +2467,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, Clarisse Bardiot; Emilien Ruiz, 978-2-7574-4329-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libre accès, une révolution scientifique pour les pays du sud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Actes du colloque international en partenariat avec l'AFD et l'UNESCO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2637,783 +2658,783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les data papers dans l'écosystème Recherche Data Gouv</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Le Fourner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043244v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043251v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Évaluer un data paper : l'exemple de Cybergeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043233v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer un data paper : l'exemple de Cybergeo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+                <w:t xml:space="preserve">Les data papers dans l'écosystème Recherche Data Gouv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043240v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Internet and Open Access Journals in the Internationalization of Geography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From Open Access Publishing to Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vladimir Kolosov, Jacobo García-Álvarez, Michael Heffernan &amp; Bruno Schelhaas. </w:t>
+              <w:t xml:space="preserve">Alemneh Gelaw Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Geographical Century, Springer Nature International,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Research on the Global View of Open Access and Scholarly Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-22, 2022, Advances in Knowledge Acquisition, Transfer, and Management, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-9805-4.ch001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Verlag</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03516123v1</w:t>
+                <w:t xml:space="preserve">hal-03669934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Open Access Publishing to Open Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Role of Internet and Open Access Journals in the Internationalization of Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alemneh Gelaw Daniel. </w:t>
+              <w:t xml:space="preserve">Vladimir Kolosov, Jacobo García-Álvarez, Michael Heffernan &amp; Bruno Schelhaas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on the Global View of Open Access and Scholarly Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A Geographical Century, Springer Nature International,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapter 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-120, 2022, A Geographical Century. Essays for the Centenary of the International Geographical Union, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05419-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGI Global</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03669934v1</w:t>
+                <w:t xml:space="preserve">hal-03516123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks, une application interactive pour l'analyse géographique et sémantique des publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juste Raimbault</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouzeghoub M., Mosseri R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.272-273, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3423,2225 +3444,2225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une refondation des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 30 ans de Cybergeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cybergeo : revue européenne de géographie, Mar 2026, Paris, CNRS- Auditorium Marie Curie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’outil d’export de l’HCERES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">JournalBase, plateforme de recensement des référencements des revues nationales et internationales en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle des correspondants IST de l’InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-InSHS, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">11e C@fé Renatis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313740v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase, plateforme de recensement des référencements des revues nationales et internationales en SHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dassa</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la publication des data papers : la revue Cybergeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e C@fé Renatis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire OpenSHS - Enjeux et pratiques de la publication en science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, revue Biens symboliques / Symbolic Goods et l'Université Paris Lumières dans le cadre du projet FNSO, Jun 2023, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313759v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la publication des data papers : la revue Cybergeo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Retour d’expérience sur l’outil d’export de l’HCERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OpenSHS - Enjeux et pratiques de la publication en science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, revue Biens symboliques / Symbolic Goods et l'Université Paris Lumières dans le cadre du projet FNSO, Jun 2023, visio, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle des correspondants IST de l’InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-InSHS, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314074v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1996-2022 Cybergeo – European Journal of Geography. A Diamond Open Access Journal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diamond open access publishing, an authentic model of open science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Diamond Open Access to Research Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IGU-UGI Centennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669952v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond open access publishing, an authentic model of open science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">1996-2022 Cybergeo – European Journal of Geography. A Diamond Open Access Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU-UGI Centennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Diamond Open Access to Research Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741649v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Évaluer un data paper retour d'expérience de la revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table Ronde Revues scientifiques et plate-formes. Comité de soutien à l’édition scientifique (MESRI) BULAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire du groupe de travail inter-reseaux Atelier Données de la MITI (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266396v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03269634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer un data paper retour d'expérience de la revue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">CybergeoNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du groupe de travail inter-reseaux Atelier Données de la MITI (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Table Ronde Revues scientifiques et plate-formes. Comité de soutien à l’édition scientifique (MESRI) BULAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03269634v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revues scientifiques et plates formes de diffusion, journée organisée par le MESRI, BULAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks : un outil interactif pour l’analyse de corpus bibliométriques massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science XXL - Ce que l’abondance et la diversité des données font aux sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours sur l’expérimentation VariSHS : Valorisation des activités de recherche des ingénieurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cybergeo, 20 ans d’engagement dans l’accès ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Information Scientifique et Technique en SHS 2016 "Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des sciences humaines et sociales, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée sur l’Open Access, Paris, BULAC.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02863267v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybergeo, 20 ans d’engagement dans l’accès ouvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Edition et Recherche, vingt ans d’anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur l’Open Access, Paris, BULAC.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">1996-2016 : les 20 ans de Cybergeo. CNRS Campus Gérard-Mégie, auditorium Marie-Curie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268635v1</w:t>
+                <w:t xml:space="preserve">halshs-03266374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition et Recherche, vingt ans d’anticipation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Retours sur l’expérimentation VariSHS : Valorisation des activités de recherche des ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1996-2016 : les 20 ans de Cybergeo. CNRS Campus Gérard-Mégie, auditorium Marie-Curie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Information Scientifique et Technique en SHS 2016 "Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des sciences humaines et sociales, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03266374v1</w:t>
+                <w:t xml:space="preserve">halshs-02863267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the quantitative assessment of performance in Social Sciences and Humanities&amp;quot;. Presentation of the final report at the Fourth meeting with the ERC Expert Group for Programme Monitoring and Evaluation, Brussels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth meeting with the ERC Expert Group for Programme Monitoring and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au libre accès dans la recherche. Le libre accès aux productions scientifiques, un nouveau modèle pour les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le libre accès, une révolution scientifique pour les pays du sud ? colloque international en partenariat avec l'AFD et l'UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the quantitative assessment of performance in Social Sciences and Humanities&amp;quot;. Presentation at the ERC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third meeting with the ERC Expert Group for Programme Monitoring and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coverage of HHS resulting from JournalBase and the prospect opened up by Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernising Research Monitoring in Europe – Plos and EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues en SHS et leurs référencements dans le WOS, Scopus, l’AERES, ERIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’INED "L’activité scientifique au prisme des données bibliographiques", Paris, INED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la revue Cybergeo et de son modèle d’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque Scientifique Numérique (BSN7) et la question du coût de l’accès ouvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la collection d’archives ouvertes de l’UMR Géographie-cités, son objectif, son organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Paris 1 Panthéon-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JournalBase - Une plate-forme bilingue d'interrogation des revues en sciences humaines et sociales (SHS) et de comparaison de leur référencement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Evaluation des productions scientifiques. Des innovations en SHS ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de l’évaluation en SHS : spécificités et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La bibliométrie et les SHS. Etat des lieux (JournalBase)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDHSS, Ministère de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Réseau interuniversitaire Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268687v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliométrie et les SHS. Etat des lieux (JournalBase)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La question de l’évaluation en SHS : spécificités et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau interuniversitaire Curie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">CDHSS, Ministère de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268685v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’une plateforme collaborative de recensement des revues nationales et internationales en SHS et de leur référencement dans les bases de données bibliométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études sur Les indicateurs bibliométriques, production scientifique et évaluation du chercheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des revues nationales et internationales en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’ADBS - Recherche sur Les indicateurs de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the black box : bibliometric data bases for social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ECTQG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prospects opened up by Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relevance and Impact of the Humanities, European Science Foundation/University of Vienna, the Arts &amp; Humanities Research Council and die Wissensschaftsfonds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypergeo, encyclopédie plurilingue et électronique de géographie. Un exemple de logiciel libre au service de l’information scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Professionnels de l’IST, INIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5651,404 +5672,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un changement dans la continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks 2 : une application d’apprentissage profond au service de la publication scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40639#quotation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science ouverte et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03076391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybergeo and the consumer Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publication scientifique en ligne et le libre accès. Pourquoi tant de retard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6058,153 +6079,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès ouvert, un espoir qui donne le vertige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science ouverte est une vraie révolution !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03066594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6214,91 +6235,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Kondylis Le plaisir, la puissance, l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6308,91 +6329,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néguentropie et évolution. Du désordre thermodynamique à l'ordre du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04563831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6402,105 +6423,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie Gaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6568,51 +6589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E28CADD"/>
+    <w:nsid w:val="1CB99F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6799,51 +6820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-9252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243538677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1849159234750503372468" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cybergeo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalbase.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cache.media.enseignementsup-recherche.gouv.fr/file/IST/37/1/projet_cybergeo_1211371.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/christine-kosmopoulos/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2GF25PD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22862" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315387v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04987299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/en/the-role-of-internet-and-open-access-journals-in-the-internation/23113970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/from-open-access-publishing-to-open-science/303630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-9805-4.ch001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04563831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-9252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243538677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1849159234750503372468" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1pxqYlEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cybergeo/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalbase.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cache.media.enseignementsup-recherche.gouv.fr/file/IST/37/1/projet_cybergeo_1211371.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/christine-kosmopoulos/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2GF25PD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315387v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04987299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/from-open-access-publishing-to-open-science/303630" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-9805-4.ch001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/en/the-role-of-internet-and-open-access-journals-in-the-internation/23113970" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04563831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>