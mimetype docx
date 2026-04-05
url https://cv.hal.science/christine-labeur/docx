--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -782,178 +782,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00497971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d'organisation spontanée et l'entraide au cours des catastrophes : le cas des inondations dans le delta du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du fléau à la catastrophe, l'exemple des inondations dans la région du bas Rhône de 1755 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes d'organisation spontanée et l'entraide au cours des catastrophes : le cas des inondations dans le delta du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">Vers une anthropologie des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00498018v1</w:t>
+                <w:t xml:space="preserve">halshs-00497927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fléau à la catastrophe, l'exemple des inondations dans la région du bas Rhône de 1755 à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les formes d'organisation spontanée et l'entraide au cours des catastrophes : le cas des inondations dans le delta du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une anthropologie des catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.199</w:t>
+              <w:t xml:space="preserve">Les formes d'organisation spontanée et l'entraide au cours des catastrophes : le cas des inondations dans le delta du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00497927v1</w:t>
+                <w:t xml:space="preserve">halshs-00498018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des inondations dans la région du bas Rhône de 1755 à 2003</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01099481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01099481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>