--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1447,186 +1447,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d'organisation spontanées et l'entraide au cours des catastrophes : le cas des inondations dans le delta du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du fléau à la catastrophe, l'exemple des inondations dans la région du bas Rhône de 1755 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APDCA/INED. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une anthropologie des catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01101983v1</w:t>
+                <w:t xml:space="preserve">halshs-01101987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fléau à la catastrophe, l'exemple des inondations dans la région du bas Rhône de 1755 à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les formes d'organisation spontanées et l'entraide au cours des catastrophes : le cas des inondations dans le delta du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APDCA/INED. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une anthropologie des catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01101987v1</w:t>
+                <w:t xml:space="preserve">halshs-01101983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la vulnérabilité des riverains du bas Rhône (France) du XVIIIe siècle à nos jours</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01099481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01099481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>