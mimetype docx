--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -205,291 +205,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do socio-cultural factors affect the relationships between CSR and loyalty in retailing? A three-country investigation</w:t>
+                <w:t xml:space="preserve">How do cultural factors affect loyalty behaviour in retailing? The central role of social proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alisara Rungnontarat Charinsarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuesal Hasanzade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria-Sophie Osburg</w:t>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retailing &amp; Distribution Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-07-2022-0257⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.523-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-09-2022-0314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360479v1</w:t>
+                <w:t xml:space="preserve">hal-04102271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do cultural factors affect loyalty behaviour in retailing? The central role of social proximity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do socio-cultural factors affect the relationships between CSR and loyalty in retailing? A three-country investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisara Rungnontarat Charinsarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+                <w:t xml:space="preserve">Vuesal Hasanzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+                <w:t xml:space="preserve">Victoria-Sophie Osburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (4), pp.523-545. </w:t>
+              <w:t xml:space="preserve">International Journal of Retailing &amp; Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-09-2022-0314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-07-2022-0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102271v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodological Framework to Support the Sustainable Innovation Development Process : A Collaborative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -562,51 +562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How logistics service quality and product quality matter in the retailer-customer relationship of food drive-throughs: The role of perceived convenience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Distribution &amp; Logistics Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -631,51 +631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d’un équilibre dans la gestion des tensions : comparaison de deux associations d’insertion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -852,51 +852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de valeur durable : quels freins à l’adoption d’une offre innovante produit/service ? Le cas de la douchette dans le domaine hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -956,51 +956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de valeur durable : quels freins à l’adoption d’une offre innovante produit/service ? : Le cas de la douchette dans le domaine hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1038,64 +1038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers’ Perceptions of Retail Business Ethics and Loyalty to the Retailer: The Moderating Role of Social Discount Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (3), pp.435-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,51 +1142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sustainable value proposition of PSSs: the case of ECOBEL “Shower head”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.12-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1259,51 +1259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1376,51 +1376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (3), p.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1581,51 +1581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre d'étude de la relation prix/valeur : Application aux travaux du colloque prix &amp; valeur et contributions au marketing durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10EME COLLOQUE PRIX &amp; VALEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALLOREM et l’IAE Tours Val de Loire, May 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de recherche en sciences sociales SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NEOMA BUSINESS SCHOOL, Dec 2024, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l'association française de marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l'association française de marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur perçue d’une expérience pédagogique innovante : application à l’enseignement de la politique de prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition du Colloque Prix &amp; Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA LEGITIMITE DES DISTRIBUTEURS EN SITUATION DE CRISE : LE PRIX COMME LEVIER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Thil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2093,299 +2093,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des ventes privées sur le processus de valorisation d’une marque de luxe : effet modérateur de la communication responsable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">REPRESENTATIONS DE LA VALEUR DURABLE EN CONTEXTE D’ACHAT BTOBTOE : LE CAS DES VETEMENTS DE TRAVAIL (EPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Milena Sánchez Romero</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, E-conference, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing &amp; Développement Durable (JMDD), labellisée AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912286v1</w:t>
+                <w:t xml:space="preserve">halshs-03018337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES EFFETS DES VENTES PRIVÉES SUR LE PROCESSUS DE VALORISATION DES MARQUES DE LUXE : L’EFFET MODÉRATEUR DU MESSAGE PROMOTIONNEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rôle des ventes privées sur le processus de valorisation d’une marque de luxe : effet modérateur de la communication responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sanchez Romero</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Milena Sánchez Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur, Journée labellisée AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Tours - e-conference, France</w:t>
+              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, E-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03018342v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRESENTATIONS DE LA VALEUR DURABLE EN CONTEXTE D’ACHAT BTOBTOE : LE CAS DES VETEMENTS DE TRAVAIL (EPI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LES EFFETS DES VENTES PRIVÉES SUR LE PROCESSUS DE VALORISATION DES MARQUES DE LUXE : L’EFFET MODÉRATEUR DU MESSAGE PROMOTIONNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sanchez Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing &amp; Développement Durable (JMDD), labellisée AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur, Journée labellisée AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tours - e-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03018337v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system modelling approach to collaborative PSS design</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Franca Norese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,269 +2612,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02278782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th CIRP Conference on Industrial Product-Service Systems, IPS2 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Linköping, Sweden. pp 291-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918657v1</w:t>
+                <w:t xml:space="preserve">emse-01954877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRP Conference on Industrial Product-Service Systems, IPS2 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01954877v1</w:t>
+                <w:t xml:space="preserve">hal-04918657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The demand-pull approach to business model innovation through product-service systems: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,77 +2934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrine Revue Française de Gestion sur le low-cost, à propos de l’article « Influence du prix sur le choix des marques discount : quels effets de la situation macro-économique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées de recherche AFM Prix, Gratuité, Don, Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3042,51 +3042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la performance du canal drive alimentaire ? Le rôle de la commodité perçue par le client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Colloque International Etienne THIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3111,77 +3111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achat des produits équitables sous marques labellisées : comment la situation économique agit sur les effets des leviers marketing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ladhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,64 +3219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of corporate social responsibility on loyalty: Evidence from retail stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EAERCD Etienne THIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3301,90 +3301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achat des produits équitables sous marques labellisées : comment la situation économique agit sur les effets des leviers marketing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhiad Lladhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3409,64 +3409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between CSR and customer loyalty: what lessons for retailers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,77 +3491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix et choix des marques : quelles leçons pour les enseignes hard discount?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mixed price bundling, une stratégie marketing alternative ? Le cas bancaire des « offres jeunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,51 +3687,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAS 5- EDF Comment le groupe EDF intègre plus de durabilité dans l’achat des vêtements de travail de ses agents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en marketing durable- Une vision renouvelée des approches et pratiques du marketing Sous la direction de Sihem DEKHILI et Fanny RENIOU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions ems, 2023, Collection Etude de cas, 978-2-37687-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du prix « juste » à la valeur « durable » : complémentarité des approches dans la relation « prix-demande »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,51 +4002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaux de prix et de durabilité : influencer les choix des consommateurs pour une livraison e-commerce plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème du congrès international de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4295,51 +4295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E423588"/>
+    <w:nsid w:val="AE1C1ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lambey-checchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0007-3571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04360479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuesal Hasanzade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria-Sophie Osburg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-07-2022-0257" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisara Rungnontarat Charinsarn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-09-2022-0314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lardeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bosle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1383862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03185737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2663-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buffet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Toure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03341874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milena S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez Romero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02278782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Franca Norese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29996-5_56" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01954877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_25" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ladhari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiad Lladhari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04102562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05503128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05502570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lambey-checchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0007-3571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisara Rungnontarat Charinsarn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-09-2022-0314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04360479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuesal Hasanzade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria-Sophie Osburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-07-2022-0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lardeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bosle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1383862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03185737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2663-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buffet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Toure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03341874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milena S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02278782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Franca Norese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29996-5_56" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01954877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_25" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ladhari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiad Lladhari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04102562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05503128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05502570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>