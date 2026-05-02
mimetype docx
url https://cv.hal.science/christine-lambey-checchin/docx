--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -205,291 +205,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do cultural factors affect loyalty behaviour in retailing? The central role of social proximity</w:t>
+                <w:t xml:space="preserve">Do socio-cultural factors affect the relationships between CSR and loyalty in retailing? A three-country investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisara Rungnontarat Charinsarn</w:t>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+                <w:t xml:space="preserve">Christine Lambey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+                <w:t xml:space="preserve">Vuesal Hasanzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria-Sophie Osburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-09-2022-0314⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retailing &amp; Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-07-2022-0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102271v1</w:t>
+                <w:t xml:space="preserve">hal-04360479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do socio-cultural factors affect the relationships between CSR and loyalty in retailing? A three-country investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How do cultural factors affect loyalty behaviour in retailing? The central role of social proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisara Rungnontarat Charinsarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria-Sophie Osburg</w:t>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retailing &amp; Distribution Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.523-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-07-2022-0257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-09-2022-0314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360479v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodological Framework to Support the Sustainable Innovation Development Process : A Collaborative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -562,51 +562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How logistics service quality and product quality matter in the retailer-customer relationship of food drive-throughs: The role of perceived convenience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Distribution &amp; Logistics Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -631,51 +631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d’un équilibre dans la gestion des tensions : comparaison de deux associations d’insertion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -852,51 +852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de valeur durable : quels freins à l’adoption d’une offre innovante produit/service ? Le cas de la douchette dans le domaine hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -956,51 +956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de valeur durable : quels freins à l’adoption d’une offre innovante produit/service ? : Le cas de la douchette dans le domaine hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1038,64 +1038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers’ Perceptions of Retail Business Ethics and Loyalty to the Retailer: The Moderating Role of Social Discount Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (3), pp.435-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,51 +1142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sustainable value proposition of PSSs: the case of ECOBEL “Shower head”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.12-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,236 +1239,236 @@
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Cassiere</w:t>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326052v1</w:t>
+                <w:t xml:space="preserve">hal-01734728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cassière</w:t>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734728v1</w:t>
+                <w:t xml:space="preserve">hal-03326052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire évoluer les prix en situation de crise ? Le cas d’une pénurie de carburant</w:t>
               </w:r>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (3), p.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1581,51 +1581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre d'étude de la relation prix/valeur : Application aux travaux du colloque prix &amp; valeur et contributions au marketing durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10EME COLLOQUE PRIX &amp; VALEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALLOREM et l’IAE Tours Val de Loire, May 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de recherche en sciences sociales SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NEOMA BUSINESS SCHOOL, Dec 2024, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l'association française de marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l'association française de marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur perçue d’une expérience pédagogique innovante : application à l’enseignement de la politique de prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition du Colloque Prix &amp; Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA LEGITIMITE DES DISTRIBUTEURS EN SITUATION DE CRISE : LE PRIX COMME LEVIER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Thil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2093,299 +2093,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRESENTATIONS DE LA VALEUR DURABLE EN CONTEXTE D’ACHAT BTOBTOE : LE CAS DES VETEMENTS DE TRAVAIL (EPI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rôle des ventes privées sur le processus de valorisation d’une marque de luxe : effet modérateur de la communication responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Milena Sánchez Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing &amp; Développement Durable (JMDD), labellisée AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, E-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03018337v1</w:t>
+                <w:t xml:space="preserve">hal-04912286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des ventes privées sur le processus de valorisation d’une marque de luxe : effet modérateur de la communication responsable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LES EFFETS DES VENTES PRIVÉES SUR LE PROCESSUS DE VALORISATION DES MARQUES DE LUXE : L’EFFET MODÉRATEUR DU MESSAGE PROMOTIONNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Milena Sánchez Romero</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sanchez Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, E-conference, France</w:t>
+              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur, Journée labellisée AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tours - e-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912286v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES EFFETS DES VENTES PRIVÉES SUR LE PROCESSUS DE VALORISATION DES MARQUES DE LUXE : L’EFFET MODÉRATEUR DU MESSAGE PROMOTIONNEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">REPRESENTATIONS DE LA VALEUR DURABLE EN CONTEXTE D’ACHAT BTOBTOE : LE CAS DES VETEMENTS DE TRAVAIL (EPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sanchez Romero</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur, Journée labellisée AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Tours - e-conference, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing &amp; Développement Durable (JMDD), labellisée AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03018342v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system modelling approach to collaborative PSS design</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Franca Norese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,269 +2612,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02278782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRP Conference on Industrial Product-Service Systems, IPS2 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01954877v1</w:t>
+                <w:t xml:space="preserve">hal-04918657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th CIRP Conference on Industrial Product-Service Systems, IPS2 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Linköping, Sweden. pp 291-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918657v1</w:t>
+                <w:t xml:space="preserve">emse-01954877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The demand-pull approach to business model innovation through product-service systems: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,77 +2934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrine Revue Française de Gestion sur le low-cost, à propos de l’article « Influence du prix sur le choix des marques discount : quels effets de la situation macro-économique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées de recherche AFM Prix, Gratuité, Don, Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3042,51 +3042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la performance du canal drive alimentaire ? Le rôle de la commodité perçue par le client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Colloque International Etienne THIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3111,77 +3111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achat des produits équitables sous marques labellisées : comment la situation économique agit sur les effets des leviers marketing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ladhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,64 +3219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of corporate social responsibility on loyalty: Evidence from retail stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EAERCD Etienne THIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3301,90 +3301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achat des produits équitables sous marques labellisées : comment la situation économique agit sur les effets des leviers marketing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhiad Lladhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3409,64 +3409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between CSR and customer loyalty: what lessons for retailers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,77 +3491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix et choix des marques : quelles leçons pour les enseignes hard discount?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mixed price bundling, une stratégie marketing alternative ? Le cas bancaire des « offres jeunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,51 +3687,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAS 5- EDF Comment le groupe EDF intègre plus de durabilité dans l’achat des vêtements de travail de ses agents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en marketing durable- Une vision renouvelée des approches et pratiques du marketing Sous la direction de Sihem DEKHILI et Fanny RENIOU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions ems, 2023, Collection Etude de cas, 978-2-37687-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du prix « juste » à la valeur « durable » : complémentarité des approches dans la relation « prix-demande »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,51 +4002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaux de prix et de durabilité : influencer les choix des consommateurs pour une livraison e-commerce plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème du congrès international de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4295,51 +4295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE1C1ECB"/>
+    <w:nsid w:val="16220129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lambey-checchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0007-3571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisara Rungnontarat Charinsarn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-09-2022-0314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04360479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuesal Hasanzade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria-Sophie Osburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-07-2022-0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lardeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bosle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1383862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03185737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2663-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buffet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Toure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03341874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milena S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02278782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Franca Norese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29996-5_56" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01954877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_25" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ladhari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiad Lladhari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04102562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05503128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05502570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lambey-checchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0007-3571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04360479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuesal Hasanzade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria-Sophie Osburg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-07-2022-0257" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisara Rungnontarat Charinsarn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-09-2022-0314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lardeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bosle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1383862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03185737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2663-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buffet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Toure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03341874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milena S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez Romero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02278782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Franca Norese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29996-5_56" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01954877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_25" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ladhari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiad Lladhari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04102562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05503128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05502570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>