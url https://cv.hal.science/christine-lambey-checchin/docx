--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -205,291 +205,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do socio-cultural factors affect the relationships between CSR and loyalty in retailing? A three-country investigation</w:t>
+                <w:t xml:space="preserve">How do cultural factors affect loyalty behaviour in retailing? The central role of social proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alisara Rungnontarat Charinsarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuesal Hasanzade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria-Sophie Osburg</w:t>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retailing &amp; Distribution Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-07-2022-0257⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.523-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-09-2022-0314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360479v1</w:t>
+                <w:t xml:space="preserve">hal-04102271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do cultural factors affect loyalty behaviour in retailing? The central role of social proximity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do socio-cultural factors affect the relationships between CSR and loyalty in retailing? A three-country investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisara Rungnontarat Charinsarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+                <w:t xml:space="preserve">Vuesal Hasanzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+                <w:t xml:space="preserve">Victoria-Sophie Osburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (4), pp.523-545. </w:t>
+              <w:t xml:space="preserve">International Journal of Retailing &amp; Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-09-2022-0314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-07-2022-0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102271v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodological Framework to Support the Sustainable Innovation Development Process : A Collaborative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -562,51 +562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How logistics service quality and product quality matter in the retailer-customer relationship of food drive-throughs: The role of perceived convenience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Distribution &amp; Logistics Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -631,51 +631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d’un équilibre dans la gestion des tensions : comparaison de deux associations d’insertion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -833,360 +833,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de valeur durable : quels freins à l’adoption d’une offre innovante produit/service ? Le cas de la douchette dans le domaine hospitalier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Consumers’ Perceptions of Retail Business Ethics and Loyalty to the Retailer: The Moderating Role of Social Discount Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2017.1383862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (3), pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-015-2663-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650826v1</w:t>
+                <w:t xml:space="preserve">hal-03185737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de valeur durable : quels freins à l’adoption d’une offre innovante produit/service ? : Le cas de la douchette dans le domaine hospitalier</w:t>
+                <w:t xml:space="preserve">Proposition de valeur durable : quels freins à l’adoption d’une offre innovante produit/service ? Le cas de la douchette dans le domaine hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (4), 289-302 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2017.1383862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312086v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers’ Perceptions of Retail Business Ethics and Loyalty to the Retailer: The Moderating Role of Social Discount Practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Proposition de valeur durable : quels freins à l’adoption d’une offre innovante produit/service ? : Le cas de la douchette dans le domaine hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bosle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), 289-302 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-015-2663-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03185737v1</w:t>
+                <w:t xml:space="preserve">hal-02312086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sustainable value proposition of PSSs: the case of ECOBEL “Shower head”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.12-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,236 +1239,236 @@
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cassière</w:t>
+                <w:t xml:space="preserve">Francois Cassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734728v1</w:t>
+                <w:t xml:space="preserve">hal-03326052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’agence bancaire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Cassiere</w:t>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (259), pp.101-119. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (259), pp.101 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326052v1</w:t>
+                <w:t xml:space="preserve">hal-01734728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire évoluer les prix en situation de crise ? Le cas d’une pénurie de carburant</w:t>
               </w:r>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (3), p.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1581,51 +1581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre d'étude de la relation prix/valeur : Application aux travaux du colloque prix &amp; valeur et contributions au marketing durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10EME COLLOQUE PRIX &amp; VALEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALLOREM et l’IAE Tours Val de Loire, May 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de recherche en sciences sociales SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NEOMA BUSINESS SCHOOL, Dec 2024, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l'association française de marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l'association française de marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur perçue d’une expérience pédagogique innovante : application à l’enseignement de la politique de prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition du Colloque Prix &amp; Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA LEGITIMITE DES DISTRIBUTEURS EN SITUATION DE CRISE : LE PRIX COMME LEVIER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Thil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2093,299 +2093,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des ventes privées sur le processus de valorisation d’une marque de luxe : effet modérateur de la communication responsable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">REPRESENTATIONS DE LA VALEUR DURABLE EN CONTEXTE D’ACHAT BTOBTOE : LE CAS DES VETEMENTS DE TRAVAIL (EPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Milena Sánchez Romero</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, E-conference, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing &amp; Développement Durable (JMDD), labellisée AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912286v1</w:t>
+                <w:t xml:space="preserve">halshs-03018337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES EFFETS DES VENTES PRIVÉES SUR LE PROCESSUS DE VALORISATION DES MARQUES DE LUXE : L’EFFET MODÉRATEUR DU MESSAGE PROMOTIONNEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rôle des ventes privées sur le processus de valorisation d’une marque de luxe : effet modérateur de la communication responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sanchez Romero</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Milena Sánchez Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur, Journée labellisée AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Tours - e-conference, France</w:t>
+              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, E-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03018342v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRESENTATIONS DE LA VALEUR DURABLE EN CONTEXTE D’ACHAT BTOBTOE : LE CAS DES VETEMENTS DE TRAVAIL (EPI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LES EFFETS DES VENTES PRIVÉES SUR LE PROCESSUS DE VALORISATION DES MARQUES DE LUXE : L’EFFET MODÉRATEUR DU MESSAGE PROMOTIONNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sanchez Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing &amp; Développement Durable (JMDD), labellisée AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7ème édition du Colloque Prix &amp; Valeur, Journée labellisée AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tours - e-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03018337v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system modelling approach to collaborative PSS design</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Franca Norese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,861 +2612,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02278782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer la performance du canal drive alimentaire ? Le rôle de la commodité perçue par le client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">21ème Colloque International Etienne THIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918657v1</w:t>
+                <w:t xml:space="preserve">hal-03571231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">INSATISFAIT SUR LE PRIX DU SERVICE : JE RESTE OU JE QUITTE MON PRESTATAIRE ? LE ROLE DES EMOTIONS NEGATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cassière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRP Conference on Industrial Product-Service Systems, IPS2 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM : Prix Gratuité Don &amp; Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vallorem, Mar 2018, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01954877v1</w:t>
+                <w:t xml:space="preserve">hal-04918657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The demand-pull approach to business model innovation through product-service systems: A case study</w:t>
+                <w:t xml:space="preserve">Towards an integration of lifecycle thinking into PSS business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Orellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99704-9_25⟩</w:t>
+              <w:t xml:space="preserve">10th CIRP Conference on Industrial Product-Service Systems, IPS2 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Linköping, Sweden. pp 291-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01885109v1</w:t>
+                <w:t xml:space="preserve">emse-01954877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrine Revue Française de Gestion sur le low-cost, à propos de l’article « Influence du prix sur le choix des marques discount : quels effets de la situation macro-économique ? »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The demand-pull approach to business model innovation through product-service systems: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de recherche AFM Prix, Gratuité, Don, Valeur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Seoul, South Korea. pp.201-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99704-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571263v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01885109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la performance du canal drive alimentaire ? Le rôle de la commodité perçue par le client</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitrine Revue Française de Gestion sur le low-cost, à propos de l’article « Influence du prix sur le choix des marques discount : quels effets de la situation macro-économique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque International Etienne THIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées de recherche AFM Prix, Gratuité, Don, Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03571231v1</w:t>
+                <w:t xml:space="preserve">hal-03571263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achat des produits équitables sous marques labellisées : comment la situation économique agit sur les effets des leviers marketing ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Achat des produits équitables sous marques labellisées : comment la situation économique agit sur les effets des leviers marketing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiad Lladhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riadh Ladhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès International Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours-Orléans, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973076v1</w:t>
+                <w:t xml:space="preserve">hal-01656345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of corporate social responsibility on loyalty: Evidence from retail stores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Achat des produits équitables sous marques labellisées : comment la situation économique agit sur les effets des leviers marketing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ladhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EAERCD Etienne THIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">33ème Congrès International Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours-Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655830v1</w:t>
+                <w:t xml:space="preserve">hal-04973076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achat des produits équitables sous marques labellisées : comment la situation économique agit sur les effets des leviers marketing?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of corporate social responsibility on loyalty: Evidence from retail stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque EAERCD Etienne THIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656345v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between CSR and customer loyalty: what lessons for retailers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,77 +3491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix et choix des marques : quelles leçons pour les enseignes hard discount?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mixed price bundling, une stratégie marketing alternative ? Le cas bancaire des « offres jeunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,51 +3687,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAS 5- EDF Comment le groupe EDF intègre plus de durabilité dans l’achat des vêtements de travail de ses agents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en marketing durable- Une vision renouvelée des approches et pratiques du marketing Sous la direction de Sihem DEKHILI et Fanny RENIOU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions ems, 2023, Collection Etude de cas, 978-2-37687-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du prix « juste » à la valeur « durable » : complémentarité des approches dans la relation « prix-demande »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,51 +4002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaux de prix et de durabilité : influencer les choix des consommateurs pour une livraison e-commerce plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème du congrès international de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4295,51 +4295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16220129"/>
+    <w:nsid w:val="36C9563A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lambey-checchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0007-3571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04360479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuesal Hasanzade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria-Sophie Osburg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-07-2022-0257" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisara Rungnontarat Charinsarn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-09-2022-0314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lardeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bosle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1383862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03185737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2663-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buffet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Toure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03341874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milena S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez Romero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02278782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Franca Norese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29996-5_56" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01954877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_25" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ladhari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiad Lladhari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04102562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05503128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05502570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lambey-checchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0007-3571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisara Rungnontarat Charinsarn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-09-2022-0314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04360479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuesal Hasanzade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria-Sophie Osburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-07-2022-0257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lardeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.142.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03185737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2663-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bosle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1383862" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03326052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01734728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buffet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Toure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03341874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Milena S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02278782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Franca Norese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29996-5_56" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04918657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01954877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_25" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiad Lladhari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ladhari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04102562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05503128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05502570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>