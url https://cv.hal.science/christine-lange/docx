--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1640,558 +1640,570 @@
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.274-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Dietary Exposures to Sweetness and Fattiness Increase during the First Year of Life and Are Associated with Feeding Practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Lun Yuan</w:t>
+                <w:t xml:space="preserve">Should I use touchscreen tablets rather than computers and mice in TDS trials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mallet-Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.11 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.116.234005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01412616v1</w:t>
+                <w:t xml:space="preserve">hal-01399984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I use touchscreen tablets rather than computers and mice in TDS trials?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Visalli</w:t>
+                <w:t xml:space="preserve">Infant Dietary Exposures to Sweetness and Fattiness Increase during the First Year of Life and Are Associated with Feeding Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (11), pp.2334 - 2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.234005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399984v1</w:t>
+                <w:t xml:space="preserve">hal-01412616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of information and in-home sensory exposure on liking and willingness to pay: the beginning of Fairtrade labeled coffee in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76 (Part 3), pp.317-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory exposure on liking for fat- or sugar-reduced biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, pp.317-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a food taste database using an in-home &amp;quot;taste&amp;quot; profile method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2200,232 +2212,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.70-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of sugar and fat reduction on perception and liking of biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.41 - 47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liking the odour, liking the food. Toddlers' liking of strongly flavoured foods correlates with liking of their odour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2474,480 +2486,480 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.60-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal feeding practices during the first year and their impact on infants' acceptance of complementary food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.89-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire aimer les légumes aux enfants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of preterm birth and birth weight on eating behavior at 2 y of age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Migraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre Opaline</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (6), pp.1270-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.051151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642874v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of preterm birth and birth weight on eating behavior at 2 y of age.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment faire aimer les légumes aux enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre Opaline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 19 (1er janvier 2013)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863880v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of taste in food acceptance at the beginning of complementary feeding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2992,432 +3004,432 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (4), pp.646-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.04.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (1), pp.161-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2011.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Peter Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (7), pp.794-804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quelles saveurs les nourrissons sont-ils exposés dans la première année de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,369 +3438,381 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (7), pp.1026-1034. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on willingness to taste novel food in children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. P. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (1), pp.156-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2008.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on willingness to taste novel food in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon P. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (1), pp.156-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product information, hedonic evaluation, and purchase decision: an experimental study of orange juice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,87 +3827,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wine Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.40-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of information on the reservation price for Champagne: what are consumers actually paying for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,168 +3922,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wine Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (1), pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the consistency of liking scores : insights from a study including 917 consumers from 10 to 80 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.831-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the information provided to consumers on their willingness to pay for Champagne : comparison with hedonic scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4068,287 +4092,287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13 (7-8), pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected versus experienced quality : trade-off with price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 11 (4), pp.289-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectation, liking and purchase behaviour under economical constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4358,51 +4382,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’approvisionnement alimentaire chez les étudiant·es : une analyse de données quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4444,73 +4468,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of sensory food imagery to drive children to choose smaller portions of healthy and unhealthy snacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4532,120 +4556,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the association for consumer research (ACR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Consumer Research, Oct 2019, Atlanta, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snack portion size choice, expectations and actual experiences in children: the interplay of healthiness, hunger, and sensory food imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,73 +4714,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the association for consumer research (ACR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dallas Texas, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure food liking in a dynamic way in 8-10 year-old children? A new method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4811,73 +4835,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sweet drink exposure and liking for sweet taste in school-age children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Divert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4936,73 +4960,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. annual meeting of the british feeding and drinking group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of infant sweetness exposure. Results from the OPALINE mother-child cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5061,73 +5085,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. annual meeting of the british feeding and drinking group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new home testing method to assess infant’s food liking by mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Madrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5186,194 +5210,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I use touchscreen tablets rather than computers and mice in TDS trials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mallet Loge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling some early determinants of liking for vegetables at 2 years: a longitudinal study from pregnancy to 2 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5382,356 +5406,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Study of Ingestive Behavior (SSIB) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seattle, WA, United States. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a questionnaire to measure attraction toward sweet, salty, and fatty foods in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A path analysis model: how liking for vegetables emerges in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet européen HabEat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. journées européennes agro-industrie et méthodes statistiques - Agrostat 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rabat, Maroc. pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580647v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A path analysis model: how liking for vegetables emerges in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a questionnaire to measure attraction toward sweet, salty, and fatty foods in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. journées européennes agro-industrie et méthodes statistiques - Agrostat 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rabat, Maroc. pp.97-102</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet européen HabEat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578874v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a questionnaire to measure attraction toward sweet, salty, and fatty foods in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5786,194 +5810,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. european conference on sensory and consumer research: a sense of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could a sensory education improve taste identification, willingness to taste vegetables and food memory in 5 to 7 years-oldchildren?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mino Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des préférences déclarées et mesurées vis-à-vis du gras, du salé et du sucré, entre adultes et enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5989,181 +6013,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information et d'échange sur les préférences vis-à-vis du gras, du salé, du sucré. Restitution du projet ANR 08-ALIA-006 EPIPREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. 44 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6185,106 +6209,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6306,106 +6330,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des préférences pour les légumes dans la cohorte OPALINE : un modèle SEM pour intégrer les différents déterminants des préférences de la période intra utérine à l'âge de 2 ans (SESSION 1 : Comportement du consommateur : analyse et modélisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6414,1232 +6438,1232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DID'IT "modélisation et alimentation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marcuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Fat or Sugar Content in Biscuits: Does it Impact Liking? Should Nutritional Claims Be Added to Packagings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research 'A Sense of Inspiration'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Schwartz</w:t>
+                <w:t xml:space="preserve">Complementary feeding: what, when and how in OPALINE mothers? Consequences on infant's food acceptance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA.; Université Paris Ouest Nanterre La Défense. FRA.; Centre National de la Recherche Scientifique (CNRS). FRA.; AgroParisTech. FRA.; Université Paris Sud - Paris 11 (UP11). FRA., Oct 2012, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 1: Experiental and environmental factors of early eating behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591734v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary feeding: what, when and how in OPALINE mothers? Consequences on infant's food acceptance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 1: Experiental and environmental factors of early eating behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA.; Université Paris Ouest Nanterre La Défense. FRA.; Centre National de la Recherche Scientifique (CNRS). FRA.; AgroParisTech. FRA.; Université Paris Sud - Paris 11 (UP11). FRA., Oct 2012, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824638v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">Can we increase liking of fat or sugar reduced biscuits by either a progressive or a direct exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 2: Role of chemosensory reactivity in orientation eating behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824630v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+                <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gaignaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Workshop OPALINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755611v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+                <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OPALINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746945v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we increase liking of fat or sugar reduced biscuits by either a progressive or a direct exposure?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+                <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 2: Role of chemosensory reactivity in orientation eating behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745896v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marcuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration de la qualité nutritionnelle est-elle compatible avec le maintien de la qualité sensorielle ? L'exemple des biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque Oqali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7661,396 +7685,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boggio</w:t>
+                <w:t xml:space="preserve">Effect of sensory education on categorisation of unknown odors in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon P. Koster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t>
+              <w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519324v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sensory education on categorisation of unknown odors in children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Reverdy</w:t>
+                <w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747672v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8069,263 +8093,263 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Fat and Sweetness Perception on Biscuit Liking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la perception en gras/sucré sur l’appréciation des biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Forum des jeunes chercheurs « Jeunes chercheurs, explorons la bulle professionnelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8334,309 +8358,309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants précoces de la formation des préférences alimentaires : rôle des facteurs expérientiels, sensoriels et éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d’Arôme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8645,352 +8669,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Feeding and Eating in Infancy and Early Childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et les comportements alimentaires d'enfants âgés de 8 à 10 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Peter Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FunFood 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Angoulème, France. pp. 20</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709323v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et les comportements alimentaires d'enfants âgés de 8 à 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gaignaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Politzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">FunFood 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Angoulème, France. pp. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819674v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are reactions to new foods at weaning related to infants’ taste reactivity at the age of 6 months?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9045,303 +9069,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. P. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et comportements alimentaires d'enfants (8-10 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche sensorielle de l'alimentation chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between olfactory reactivity and food rejections in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9360,113 +9384,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between olfactory reactivity and food rejections in infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9485,73 +9509,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Chemoreception Research Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the information provided to the consumers on their preference and purchase behaviour for burgundy red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9567,198 +9591,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Food choice conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the information provided to the consumers on their willingness to pay : comparison of two methods applied on Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off perceived quality and price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9774,51 +9798,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Alesund, Norway. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9828,51 +9852,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation de l'application COD-Appro pour collecter des données sur les approvisionnements alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9927,73 +9951,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can sensory food imagery lead children to choose and eat smaller portions of healthy and unhealthy snacks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10052,73 +10076,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Verona, Italy. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of portion size on expected and experienced eating enjoyment, hunger, and healthiness ratings among children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10140,110 +10164,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Feeding and Drinking Group meeting: Scientific conference on eating &amp; drinking, institut Paul Bocuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de l’apport en glucides au cours la 1ère année de vie dans la cohorte mère-enfant EDEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10275,105 +10299,105 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, NA, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson SAS Editeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (Supplément 1, December 2014), 2014, Nutrition Clinique et Métabolisme. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70871-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10382,240 +10406,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant’s acceptance of new foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond?“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Saint Andrews, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10624,1295 +10648,1295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing fat or sugar content in biscuits: does it impact liking? Should nutritional claims be added to packagings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gaignaire-Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OPALINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant's acceptance of new foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Fat and Sweetness Perception on Biscuit Liking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon P. Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Peter Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual Meeting - association for chemoreception sciences (AChemS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Saint Pete Beach, Floride, United States. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon P. Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Avignon, France. 36, pp.E37, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Besançon, France. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of hedonic versus ethical values of a food product on the willingness to pay. The effect of earlier sensory exposure and/or knowledge of fair trade principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11922,91 +11946,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie sensorielle : Un nudge pour inciter les enfants à mieux manger à l'heure du goûter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12019,178 +12043,178 @@
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Singler, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de l'Économie Comportementale 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 24: Assessing the effect of information on the reservation price for champagne: What are consumers actually paying for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the Economics of Wine : Volume 1: Prices, Finance, and Expert Opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, , 584 p., 2018, World Scientific Handbook in Financial Economics Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813232747_0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12200,51 +12224,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baby Liking. Méthode pour évaluer l'appréciation de différents aliments par bébé dès le début de la diversification. Septième édition des rencontres de l’institut Carnot Qualiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12253,113 +12277,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2019, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a sensory education programme on children’s preferences and eating behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12369,117 +12393,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la prématurité et du poids de naissance ou de la croissance intra utérine sur le comportement alimentaire à 2 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12489,147 +12513,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory learning on food behaviour in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Peter Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 p., 2007, 7. Pangborn sensory science symposium. Delegate manual</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12639,114 +12663,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet des caractéristiques sensorielles, des attentes induites par l'information et du prix sur l'acceptabilité et le comportement d'achat du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02842408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12893,51 +12917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Hachefa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00974-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lioret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2016.216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Madrelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutrolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mallet-Log&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.06.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP65L8MB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PNZX1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reverdy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Peter K&#246;ster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3H0X2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.04.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK3F3VC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chesnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. K&#246;ster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.01.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. Koster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mallet Loge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Randriamalala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marcuz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745736v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820588v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579322v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125067v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/343723.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70871-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809159v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865743v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire-Pat&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. K&#246;ster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hachefa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bva-group.com/news/telechargez-guide-de-leconomie-comportementale-2020/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785866v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232747_0024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806427v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Hachefa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00974-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lioret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2016.216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Madrelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutrolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LW5SC4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mallet-Log&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP65L8MB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PNZX1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reverdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Peter K&#246;ster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3H0X2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.04.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK3F3VC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chesnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. K&#246;ster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W96B7P2N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. Koster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mallet Loge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Randriamalala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marcuz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577101v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/343723.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70871-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809191v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire-Pat&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709986v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. K&#246;ster" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820638v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hachefa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bva-group.com/news/telechargez-guide-de-leconomie-comportementale-2020/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232747_0024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795119v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>