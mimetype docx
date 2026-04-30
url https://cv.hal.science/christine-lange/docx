--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -602,76 +602,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of snack portion size on anticipated and experienced hunger, eating enjoyment, and perceived healthiness among children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portion size selection in children: Effect of sensory imagery for snacks varying in energy density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -681,131 +681,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.70. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.104656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-020-00974-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869626v1</w:t>
+                <w:t xml:space="preserve">hal-02866474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portion size selection in children: Effect of sensory imagery for snacks varying in energy density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of snack portion size on anticipated and experienced hunger, eating enjoyment, and perceived healthiness among children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -815,82 +815,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.104656. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-020-00974-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866474v1</w:t>
+                <w:t xml:space="preserve">hal-02869626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic method to measure the evolution of liking during food consumption in 8- to 10-year-old children</w:t>
               </w:r>
@@ -2167,261 +2167,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a food taste database using an in-home &amp;quot;taste&amp;quot; profile method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Visalli</w:t>
+                <w:t xml:space="preserve">The impact of sugar and fat reduction on perception and liking of biscuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.70-80. </w:t>
+              <w:t xml:space="preserve">, 2014, 35, pp.41 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635080v1</w:t>
+                <w:t xml:space="preserve">hal-01185042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of sugar and fat reduction on perception and liking of biscuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+                <w:t xml:space="preserve">Creation of a food taste database using an in-home &amp;quot;taste&amp;quot; profile method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lange</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35, pp.41 - 47. </w:t>
+              <w:t xml:space="preserve">, 2014, 36, pp.70-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185042v1</w:t>
+                <w:t xml:space="preserve">hal-02635080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liking the odour, liking the food. Toddlers' liking of strongly flavoured foods correlates with liking of their odour</w:t>
               </w:r>
@@ -2535,415 +2535,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal feeding practices during the first year and their impact on infants' acceptance of complementary food.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment faire aimer les légumes aux enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jacob</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre Opaline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 19 (1er janvier 2013)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823192v1</w:t>
+                <w:t xml:space="preserve">hal-02642874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of preterm birth and birth weight on eating behavior at 2 y of age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Migraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Migraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (6), pp.1270-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/ajcn.112.051151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire aimer les légumes aux enfants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal feeding practices during the first year and their impact on infants' acceptance of complementary food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre Opaline</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642874v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of taste in food acceptance at the beginning of complementary feeding.</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,51 +5419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Study of Ingestive Behavior (SSIB) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seattle, WA, United States. 25 p</w:t>
@@ -5531,51 +5531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5840,1939 +5840,1939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could a sensory education improve taste identification, willingness to taste vegetables and food memory in 5 to 7 years-oldchildren?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des préférences déclarées et mesurées vis-à-vis du gras, du salé et du sucré, entre adultes et enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Journée d'information et d'échange sur les préférences vis-à-vis du gras, du salé, du sucré. Restitution du projet ANR 08-ALIA-006 EPIPREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. 44 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865833v1</w:t>
+                <w:t xml:space="preserve">hal-01249022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des préférences déclarées et mesurées vis-à-vis du gras, du salé et du sucré, entre adultes et enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'information et d'échange sur les préférences vis-à-vis du gras, du salé, du sucré. Restitution du projet ANR 08-ALIA-006 EPIPREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. 44 diapositives</w:t>
+              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249022v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+                <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865737v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
+              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806955v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement des préférences pour les légumes dans la cohorte OPALINE : un modèle SEM pour intégrer les différents déterminants des préférences de la période intra utérine à l'âge de 2 ans (SESSION 1 : Comportement du consommateur : analyse et modélisation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire DID'IT "modélisation et alimentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865386v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des préférences pour les légumes dans la cohorte OPALINE : un modèle SEM pour intégrer les différents déterminants des préférences de la période intra utérine à l'âge de 2 ans (SESSION 1 : Comportement du consommateur : analyse et modélisation)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could a sensory education improve taste identification, willingness to taste vegetables and food memory in 5 to 7 years-oldchildren?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mino Randriamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DID'IT "modélisation et alimentation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823175v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we increase liking of fat or sugar reduced biscuits by either a progressive or a direct exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746938v1</w:t>
+                <w:t xml:space="preserve">hal-00745896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Fat or Sugar Content in Biscuits: Does it Impact Liking? Should Nutritional Claims Be Added to Packagings?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Deck</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Gaignaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research 'A Sense of Inspiration'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop OPALINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746924v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary feeding: what, when and how in OPALINE mothers? Consequences on infant's food acceptance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 1: Experiental and environmental factors of early eating behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824638v1</w:t>
+                <w:t xml:space="preserve">hal-00755611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance</w:t>
+                <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA.; Université Paris Ouest Nanterre La Défense. FRA.; Centre National de la Recherche Scientifique (CNRS). FRA.; AgroParisTech. FRA.; Université Paris Sud - Paris 11 (UP11). FRA., Oct 2012, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 2: Role of chemosensory reactivity in orientation eating behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591734v1</w:t>
+                <w:t xml:space="preserve">hal-00824630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we increase liking of fat or sugar reduced biscuits by either a progressive or a direct exposure?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementary feeding: what, when and how in OPALINE mothers? Consequences on infant's food acceptance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 1: Experiental and environmental factors of early eating behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745896v1</w:t>
+                <w:t xml:space="preserve">hal-00824638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+                <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Gaignaire</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OPALINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA.; Université Paris Ouest Nanterre La Défense. FRA.; Centre National de la Recherche Scientifique (CNRS). FRA.; AgroParisTech. FRA.; Université Paris Sud - Paris 11 (UP11). FRA., Oct 2012, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746945v1</w:t>
+                <w:t xml:space="preserve">hal-01591734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marcuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Qualiment</w:t>
+              <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755611v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">L'amélioration de la qualité nutritionnelle est-elle compatible avec le maintien de la qualité sensorielle ? L'exemple des biscuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 2: Role of chemosensory reactivity in orientation eating behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">2ème colloque Oqali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824630v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+                <w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809946v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration de la qualité nutritionnelle est-elle compatible avec le maintien de la qualité sensorielle ? L'exemple des biscuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marcuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque Oqali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 29 p</w:t>
+              <w:t xml:space="preserve">Journée Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787961v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">Reducing Fat or Sugar Content in Biscuits: Does it Impact Liking? Should Nutritional Claims Be Added to Packagings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t>
+              <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research 'A Sense of Inspiration'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123199v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorisation of unknown odors in children</w:t>
               </w:r>
@@ -7879,51 +7879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8030,51 +8030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8313,1253 +8313,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et les comportements alimentaires d'enfants âgés de 8 à 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gaignaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Politzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">FunFood 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Angoulème, France. pp. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820588v1</w:t>
+                <w:t xml:space="preserve">hal-00709323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants précoces de la formation des préférences alimentaires : rôle des facteurs expérientiels, sensoriels et éducatifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Peter Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d’Arôme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577101v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745684v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Feeding and Eating in Infancy and Early Childhood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">16e Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709331v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Reverdy</w:t>
+                <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Feeding and Eating in Infancy and Early Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819674v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et les comportements alimentaires d'enfants âgés de 8 à 10 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+                <w:t xml:space="preserve">Déterminants précoces de la formation des préférences alimentaires : rôle des facteurs expérientiels, sensoriels et éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FunFood 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Angoulème, France. pp. 20</w:t>
+              <w:t xml:space="preserve">Rencontres d’Arôme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709323v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are reactions to new foods at weaning related to infants’ taste reactivity at the age of 6 months?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Schwartz</w:t>
+                <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. european conference on sensory and consumer research (eurosense)</w:t>
+              <w:t xml:space="preserve">Third European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579322v1</w:t>
+                <w:t xml:space="preserve">hal-00323906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ginon</w:t>
+                <w:t xml:space="preserve">Are reactions to new foods at weaning related to infants’ taste reactivity at the age of 6 months?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
+              <w:t xml:space="preserve">3. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323906v1</w:t>
+                <w:t xml:space="preserve">hal-01579322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et comportements alimentaires d'enfants (8-10 ans)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between olfactory reactivity and food rejections in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche sensorielle de l'alimentation chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sion, France</w:t>
+              <w:t xml:space="preserve">17. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125067v1</w:t>
+                <w:t xml:space="preserve">hal-01189288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between olfactory reactivity and food rejections in infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between olfactory reactivity and food rejections in infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Monnery</w:t>
+                <w:t xml:space="preserve">Annabelle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">17th Congress of the European Chemoreception Research Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189288v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between olfactory reactivity and food rejections in infant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et comportements alimentaires d'enfants (8-10 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the European Chemoreception Research Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenada, Spain</w:t>
+              <w:t xml:space="preserve">Approche sensorielle de l'alimentation chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094997v1</w:t>
+                <w:t xml:space="preserve">hal-00125067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the information provided to the consumers on their preference and purchase behaviour for burgundy red wines</w:t>
               </w:r>
@@ -10361,826 +10361,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+                <w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant’s acceptance of new foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lange</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t>
+              <w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond?“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Saint Andrews, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809159v1</w:t>
+                <w:t xml:space="preserve">hal-02806460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant’s acceptance of new foods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond?“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Saint Andrews, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806460v1</w:t>
+                <w:t xml:space="preserve">hal-00865743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Visalli</w:t>
+                <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865743v1</w:t>
+                <w:t xml:space="preserve">hal-02807602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+                <w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+              <w:t xml:space="preserve">10. Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807602v1</w:t>
+                <w:t xml:space="preserve">hal-02809159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing fat or sugar content in biscuits: does it impact liking? Should nutritional claims be added to packagings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809982v1</w:t>
+                <w:t xml:space="preserve">hal-02806474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing fat or sugar content in biscuits: does it impact liking? Should nutritional claims be added to packagings?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+                <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gaignaire-Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Workshop OPALINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806474v1</w:t>
+                <w:t xml:space="preserve">hal-02809191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+                <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OPALINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dijon, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809191v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant's acceptance of new foods</w:t>
               </w:r>
@@ -11192,51 +11192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11395,371 +11395,371 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Thibaud</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Egon P. Köster</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Peter Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">32. Annual Meeting - association for chemoreception sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Saint Pete Beach, Floride, United States. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709986v1</w:t>
+                <w:t xml:space="preserve">hal-02820638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Egon Peter Köster</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon P. Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Meeting - association for chemoreception sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Saint Pete Beach, Floride, United States. , 1 p., 2010</w:t>
+              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 36, pp.E37, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820638v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon P. Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 36, pp.E37, 2011</w:t>
+              <w:t xml:space="preserve">The 32nd Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816431v1</w:t>
+                <w:t xml:space="preserve">hal-00709986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t>
               </w:r>
@@ -12433,51 +12433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12917,51 +12917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Hachefa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00974-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lioret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2016.216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Madrelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutrolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LW5SC4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mallet-Log&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP65L8MB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PNZX1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reverdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Peter K&#246;ster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3H0X2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.04.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK3F3VC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chesnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. K&#246;ster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W96B7P2N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. Koster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mallet Loge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Randriamalala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marcuz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577101v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/343723.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70871-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809191v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire-Pat&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709986v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. K&#246;ster" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820638v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hachefa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bva-group.com/news/telechargez-guide-de-leconomie-comportementale-2020/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232747_0024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795119v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Hachefa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00974-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lioret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2016.216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Madrelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutrolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LW5SC4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mallet-Log&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.03.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP65L8MB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PNZX1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reverdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Peter K&#246;ster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3H0X2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.04.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK3F3VC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chesnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. K&#246;ster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W96B7P2N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. Koster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mallet Loge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Randriamalala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marcuz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746938v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745684v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/343723.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70871-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806474v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire-Pat&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. K&#246;ster" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hachefa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bva-group.com/news/telechargez-guide-de-leconomie-comportementale-2020/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232747_0024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795119v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>