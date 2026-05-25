--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -66,4313 +66,4450 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reproducible framework for comparing household food supply data and food frequency questionnaires across multiple food categories, recall periods and study designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Denieul-Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives pour encourager la consommation de fruits et légumes chez les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc P Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60 (5), pp.273-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a web application to collect food supply data associated with their nutritional composition and environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lange</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, pp.102891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between infant dietary intakes and liking for sweetness and fattiness sensations in 8-to-12-year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13082659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of additional information, as a complement to information coming from packaging, to promote meat substitutes: A case study on a sausage based on vegetable proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87, pp.104058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portion size selection in children: Effect of sensory imagery for snacks varying in energy density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 150, pp.104656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of snack portion size on anticipated and experienced hunger, eating enjoyment, and perceived healthiness among children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-020-00974-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic method to measure the evolution of liking during food consumption in 8- to 10-year-old children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Weanling Infants Prefer the Odors of Green Vegetables, Cheese, and Fish When Their Mothers Consumed These Foods During Pregnancy and/or Lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjz011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617712v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weanling Infants Prefer the Odors of Green Vegetables, Cheese, and Fish When Their Mothers Consumed These Foods During Pregnancy and/or Lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+                <w:t xml:space="preserve">A dynamic method to measure the evolution of liking during food consumption in 8- to 10-year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjz011⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.510-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413994v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of liking for saltiness, sweetness and fattiness sensations in children: Validation of a questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schoumacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early factors related to carbohydrate and fat intake at 8 and 12 months: results from the EDEN mother–child cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relation between sweet food consumption and liking for sweet taste in French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Divert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (2), pp.219 - 226. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (Part A), pp.18 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2016.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565190v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between sweet food consumption and liking for sweet taste in French children</w:t>
+                <w:t xml:space="preserve">Early factors related to carbohydrate and fat intake at 8 and 12 months: results from the EDEN mother–child cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Divert</w:t>
+                <w:t xml:space="preserve">W L Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.219 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2016.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437950v1</w:t>
+                <w:t xml:space="preserve">hal-01565190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new in-home testing method to assess infant food liking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Madrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Weenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.274-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I use touchscreen tablets rather than computers and mice in TDS trials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mallet-Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.11 - 16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant Dietary Exposures to Sweetness and Fattiness Increase during the First Year of Life and Are Associated with Feeding Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146 (11), pp.2334 - 2342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.116.234005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of information and in-home sensory exposure on liking and willingness to pay: the beginning of Fairtrade labeled coffee in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76 (Part 3), pp.317-324. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory exposure on liking for fat- or sugar-reduced biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, pp.317-323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of sugar and fat reduction on perception and liking of biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.41 - 47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a food taste database using an in-home &amp;quot;taste&amp;quot; profile method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.70-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liking the odour, liking the food. Toddlers' liking of strongly flavoured foods correlates with liking of their odour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.60-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire aimer les légumes aux enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Opaline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 19 (1er janvier 2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of preterm birth and birth weight on eating behavior at 2 y of age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Migraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (6), pp.1270-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/ajcn.112.051151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal feeding practices during the first year and their impact on infants' acceptance of complementary food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.89-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of taste in food acceptance at the beginning of complementary feeding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (4), pp.646-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.04.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (1), pp.161-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2011.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Peter Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (7), pp.794-804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quelles saveurs les nourrissons sont-ils exposés dans la première année de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (7), pp.1026-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on willingness to taste novel food in children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. P. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (1), pp.156-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2008.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on willingness to taste novel food in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon P. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (1), pp.156-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product information, hedonic evaluation, and purchase decision: an experimental study of orange juice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wine Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.40-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of information on the reservation price for Champagne: what are consumers actually paying for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wine Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (1), pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the consistency of liking scores : insights from a study including 917 consumers from 10 to 80 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.831-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the information provided to consumers on their willingness to pay for Champagne : comparison with hedonic scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13 (7-8), pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected versus experienced quality : trade-off with price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 11 (4), pp.289-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectation, liking and purchase behaviour under economical constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4382,5467 +4519,5467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’approvisionnement alimentaire chez les étudiant·es : une analyse de données quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of sensory food imagery to drive children to choose smaller portions of healthy and unhealthy snacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the association for consumer research (ACR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Consumer Research, Oct 2019, Atlanta, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snack portion size choice, expectations and actual experiences in children: the interplay of healthiness, hunger, and sensory food imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the association for consumer research (ACR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dallas Texas, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure food liking in a dynamic way in 8-10 year-old children? A new method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet drink exposure and liking for sweet taste in school-age children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Determinants of infant sweetness exposure. Results from the OPALINE mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Lun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. annual meeting of the british feeding and drinking group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580685v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of infant sweetness exposure. Results from the OPALINE mother-child cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sweet drink exposure and liking for sweet taste in school-age children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Divert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. annual meeting of the british feeding and drinking group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595454v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new home testing method to assess infant’s food liking by mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Madrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Weenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I use touchscreen tablets rather than computers and mice in TDS trials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mallet Loge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling some early determinants of liking for vegetables at 2 years: a longitudinal study from pregnancy to 2 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A path analysis model: how liking for vegetables emerges in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Study of Ingestive Behavior (SSIB) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seattle, WA, United States. 25 p</w:t>
+              <w:t xml:space="preserve">13. journées européennes agro-industrie et méthodes statistiques - Agrostat 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rabat, Maroc. pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795180v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A path analysis model: how liking for vegetables emerges in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a questionnaire to measure attraction toward sweet, salty, and fatty foods in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. journées européennes agro-industrie et méthodes statistiques - Agrostat 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rabat, Maroc. pp.97-102</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet européen HabEat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578874v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a questionnaire to measure attraction toward sweet, salty, and fatty foods in children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unravelling some early determinants of liking for vegetables at 2 years: a longitudinal study from pregnancy to 2 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet européen HabEat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Society for the Study of Ingestive Behavior (SSIB) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seattle, WA, United States. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580647v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a questionnaire to measure attraction toward sweet, salty, and fatty foods in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schoumacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. european conference on sensory and consumer research: a sense of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des préférences déclarées et mesurées vis-à-vis du gras, du salé et du sucré, entre adultes et enfant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'information et d'échange sur les préférences vis-à-vis du gras, du salé, du sucré. Restitution du projet ANR 08-ALIA-006 EPIPREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. 44 diapositives</w:t>
+              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249022v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
+              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806955v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hedonic responses to food odours linked to food liking in infants at 12 and 22 months?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865386v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparaison des préférences déclarées et mesurées vis-à-vis du gras, du salé et du sucré, entre adultes et enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Journée d'information et d'échange sur les préférences vis-à-vis du gras, du salé, du sucré. Restitution du projet ANR 08-ALIA-006 EPIPREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. 44 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865737v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des préférences pour les légumes dans la cohorte OPALINE : un modèle SEM pour intégrer les différents déterminants des préférences de la période intra utérine à l'âge de 2 ans (SESSION 1 : Comportement du consommateur : analyse et modélisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DID'IT "modélisation et alimentation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could a sensory education improve taste identification, willingness to taste vegetables and food memory in 5 to 7 years-oldchildren?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mino Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we increase liking of fat or sugar reduced biscuits by either a progressive or a direct exposure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gaignaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OPALINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 2: Role of chemosensory reactivity in orientation eating behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary feeding: what, when and how in OPALINE mothers? Consequences on infant's food acceptance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Opaline: Understanding the early development of food preferences and eating behaviour in children. Abstract session 1: Experiental and environmental factors of early eating behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste acceptance: evolution in the 1st year and influence on food acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA.; Université Paris Ouest Nanterre La Défense. FRA.; Centre National de la Recherche Scientifique (CNRS). FRA.; AgroParisTech. FRA.; Université Paris Sud - Paris 11 (UP11). FRA., Oct 2012, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marcuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration de la qualité nutritionnelle est-elle compatible avec le maintien de la qualité sensorielle ? L'exemple des biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque Oqali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marcuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Fat or Sugar Content in Biscuits: Does it Impact Liking? Should Nutritional Claims Be Added to Packagings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Sensory and Consumer Research 'A Sense of Inspiration'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sensory education on categorisation of unknown odors in children</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747672v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of sensory education on categorisation of unknown odors in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon P. Koster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t>
+              <w:t xml:space="preserve">20. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519324v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Schwartz</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824648v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Fat and Sweetness Perception on Biscuit Liking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la perception en gras/sucré sur l’appréciation des biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Forum des jeunes chercheurs « Jeunes chercheurs, explorons la bulle professionnelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et les comportements alimentaires d'enfants âgés de 8 à 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gaignaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Politzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FunFood 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Angoulème, France. pp. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Peter Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Déterminants précoces de la formation des préférences alimentaires : rôle des facteurs expérientiels, sensoriels et éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Rencontres d’Arôme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820588v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745684v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Feeding and Eating in Infancy and Early Childhood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">16e Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709331v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants précoces de la formation des préférences alimentaires : rôle des facteurs expérientiels, sensoriels et éducatifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maternal weaning practices and their impact on infant's acceptance of new food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d’Arôme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Feeding and Eating in Infancy and Early Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577101v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. P. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Conference on Sensory and Consumer Research: A Sense of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are reactions to new foods at weaning related to infants’ taste reactivity at the age of 6 months?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between olfactory reactivity and food rejections in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between olfactory reactivity and food rejections in infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Chemoreception Research Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une éducation sensorielle sur les préférences et comportements alimentaires d'enfants (8-10 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche sensorielle de l'alimentation chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the information provided to the consumers on their preference and purchase behaviour for burgundy red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Food choice conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the information provided to the consumers on their willingness to pay : comparison of two methods applied on Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off perceived quality and price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Alesund, Norway. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9852,2091 +9989,2091 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation de l'application COD-Appro pour collecter des données sur les approvisionnements alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lange</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can sensory food imagery lead children to choose and eat smaller portions of healthy and unhealthy snacks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Verona, Italy. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of portion size on expected and experienced eating enjoyment, hunger, and healthiness ratings among children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Feeding and Drinking Group meeting: Scientific conference on eating &amp; drinking, institut Paul Bocuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de l’apport en glucides au cours la 1ère année de vie dans la cohorte mère-enfant EDEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, NA, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson SAS Editeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (Supplément 1, December 2014), 2014, Nutrition Clinique et Métabolisme. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70871-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant’s acceptance of new foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond?“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Saint Andrews, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Pangborn Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing fat or sugar content in biscuits: does it impact liking? Should nutritional claims be added to packagings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gaignaire-Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OPALINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant's acceptance of new foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Fat and Sweetness Perception on Biscuit Liking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Peter Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual Meeting - association for chemoreception sciences (AChemS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Saint Pete Beach, Floride, United States. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon P. Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Avignon, France. 36, pp.E37, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon P. Köster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Besançon, France. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of hedonic versus ethical values of a food product on the willingness to pay. The effect of earlier sensory exposure and/or knowledge of fair trade principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11946,275 +12083,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie sensorielle : Un nudge pour inciter les enfants à mieux manger à l'heure du goûter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Hachefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Singler, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de l'Économie Comportementale 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 24: Assessing the effect of information on the reservation price for champagne: What are consumers actually paying for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the Economics of Wine : Volume 1: Prices, Finance, and Expert Opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, , 584 p., 2018, World Scientific Handbook in Financial Economics Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813232747_0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12224,166 +12361,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baby Liking. Méthode pour évaluer l'appréciation de différents aliments par bébé dès le début de la diversification. Septième édition des rencontres de l’institut Carnot Qualiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2019, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a sensory education programme on children’s preferences and eating behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12393,117 +12530,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la prématurité et du poids de naissance ou de la croissance intra utérine sur le comportement alimentaire à 2 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12513,147 +12650,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sensory learning on food behaviour in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Peter Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 p., 2007, 7. Pangborn sensory science symposium. Delegate manual</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12663,114 +12800,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet des caractéristiques sensorielles, des attentes induites par l'information et du prix sur l'acceptabilité et le comportement d'achat du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02842408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12917,51 +13054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Hachefa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00974-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lioret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2016.216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Madrelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutrolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.03.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LW5SC4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mallet-Log&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.03.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP65L8MB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PNZX1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reverdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Peter K&#246;ster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3H0X2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.04.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK3F3VC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chesnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. K&#246;ster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W96B7P2N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. Koster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mallet Loge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Randriamalala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marcuz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746938v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745684v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/343723.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70871-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806474v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire-Pat&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. K&#246;ster" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hachefa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bva-group.com/news/telechargez-guide-de-leconomie-comportementale-2020/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232747_0024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795119v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Denieul-Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Hachefa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-00974-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.07.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Divert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.09.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W L Yuan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lioret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2016.216" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Madrelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutrolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.03.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LW5SC4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mallet-Log&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.03.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.06.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP65L8MB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PNZX1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reverdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Peter K&#246;ster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3H0X2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.04.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK3F3VC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chesnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. K&#246;ster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2008.01.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W96B7P2N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. Koster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mallet Loge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Randriamalala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marcuz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745736v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709331v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762671v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788046v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/343723.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70871-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865743v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire-Pat&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. K&#246;ster" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hachefa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bva-group.com/news/telechargez-guide-de-leconomie-comportementale-2020/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232747_0024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>