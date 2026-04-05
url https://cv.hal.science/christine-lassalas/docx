--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Lassalas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des directives anticipées contraignantes : la trahison du législateur et des juges. À propos de deux décisions de justice concernant des témoins de Jéhovah ayant mentionné dans des directives anticipées leur refus d’être transfusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 1 (LPA202b1), p. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03978500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des directives anticipées contraignantes : la trahison du législateur et des juges. À propos de deux décisions de justice concernant des témoins de Jéhovah ayant mentionné dans des directives anticipées leur refus d’être transfusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Juridique.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.réf. AJU007f4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il scandaleux de vouloir légaliser l’euthanasie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 92, pp. 14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées : une aide pour la fin de vie des personnes âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 97, pp. 844-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées dans la loi de 2016. De l’intimité psychique à l’éthique soignante, comment dépasser les traumatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (2), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.154.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipés dans la loi 2016. De l’intime à l’éthique soignante, comment dépasser les traumatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (2), pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer aux débats sur la modification de l’embryon humain : les limites tenant aux imprécisions relatives à la sémantique et à la complexité des techniques&amp;quot;, Petites Affiches, Lextenso, 2019, n° 33, pp. 6-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie CRISPR-Cas9 : enjeux juridiques&amp;quot;, Le Dossier : Quelles limites pour les technosciences en santé ?, Actes du colloque de Clermont-Ferrand du 13 mars 2018, textes réunis par R-M. Borgès et C. Lassalas, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2018, n° 15, pp. 39-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 15, pp. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus d’autoriser des biobanques privées à finalité thérapeutique : une exception française ?&amp;quot; Revue droit & santé, LEH édition, n° 82, 2018, pp. 173-184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 82, pp. 173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insémination post mortem : si le droit devenait compréhensible ?&amp;quot;, LPA Les Petites affiches, 2017, n° 45, p. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 45, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste se trouva fort dépourvu quand l’ère de la bioéconomie fut venue&amp;quot;, LPA Les Petites Affiches, 2017, n° 32, p. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 32, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paternité ne peut plus être imposée, question de responsabilité…&amp;quot;, LPA Les Petites affiches, 16 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction de conserver les cellules souches du cordon ombilical pour une utilisation personnelle : une règle de droit difficile à justifier&amp;quot;, LPA Les Petites affiches, 28 novembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : des droits, des questions éthiques et des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence UOCA Université Ouverte Clermont Auvergne - cycle Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA Université Clermont Auvergne, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 2 février 2016 créant de nouveaux droits en faveur des malades et des personnes en fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat La Loi Claeys-Léonetti : faut-il la modifier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Ethique Auvergne/Rhône-Alpes (EREARA); Groupe de Réflexion Ethique Clermontois (GREC); Espace de Réflexion Éthique Régional Auvergne Rhône Alpes (ERERA); Conseil Départemental de l’Ordre des Médecins, Jan 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtr'Ethique avec discussion ouverte "Tuer ou laisser mourir ?", d'après Pierre Petit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique Auvergne - Rhône-Alpes (EREARA); Groupe de Réflexion Éthique Clermontois (GREC), Mar 2023, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : que dit la loi Claeys-Leonetti du 2 février 2016 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat La fin de vie - La loi sur la fin de vie : faut-il la modifier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique Auvergne - Rhône-Alpes (EREARA), Mar 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on choisir sa fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">soirée "Ciné-débat" autour du film "Plus que jamais" d'Emily Atef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Ethique Auvergne - Rhône-Alpes (EREARA); Groupe de Réflexion Ethique Clermontois (GREC); association Le Bar des Sciences; cinéma Le Rio, Jan 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalisation de l’euthanasie : la nécessité d’un débat serein au regard de l’évolution du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mutuelles 2022 : Interroger nos engagements sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MGEN, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement législatif de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Regards croisés portant sur le début de la vie et la fin de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lassalas, MCF HDR en droit privé, CMH EA 4232-UCA; Elise Roumeau, docteur en droit privé, ATER, membre associée, CMH EA 4232-UCA, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Directives Anticipées : un moyen de renforcer le pouvoir décisionnel de chacun quant à sa fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Santé et droit de choisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rose-Marie Borgès, MCF HDR en droit privé, CMH EA 4232-UCA; Christine Lassalas, MCF HDR en droit privé, CMH EA 4232-UCA, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9, les cellules souches du cordon ombilical : quels enjeux juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA Université Clermont Auvergne, Mar 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Michel de L'Hospital. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 19, 291 p., 2023, Charles-André Dubreuil, Pr de droit public, CMH UR 4232-UCA, 978-2912589606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit de l'euthanasie et du suicide assisté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de L'Hospital CMH UR 4232. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.), Clermont-Ferrand, Editions du Centre Michel de L'Hospital, 2023, 291 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 19, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-94, 2023, 978-2912589606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la présomption de paternité ?&amp;quot;, in: Les présomptions. Les artifices du droit (III), Actes du colloque de Clermont-Ferrand du 16 novembre 2018, A-B. Caire (dir.), Editions du Centre Michel de l'Hospital, 2020, pp. 179-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232-UCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les présomptions. Les artifices du droit (III), Actes du colloque de Clermont-Ferrand du 16 novembre 2018, A-B. Caire (dir.), Editions du Centre Michel de l'Hospital, 2020, 196 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-193, 2020, 978-2912589576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation des soins et risques liés aux données de santé&amp;quot;, in: Technologies médicales innovantes et protection des droits fondamentaux des patients, C. Castaing (dir.), Mare & Martin, 2017, pp. 113-128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies médicales innovantes et protection des droits fondamentaux des patients, C. Castaing (dir.), Mare &amp; Martin, 2017, 201 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-128, 2018, 978-2849342831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et cinéma : quels regards sur la bioéthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opaline Martraix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et faire comprendre le principe de libre disposition de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Clermont Auvergne (UCA), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Lassalas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des directives anticipées contraignantes : la trahison du législateur et des juges. À propos de deux décisions de justice concernant des témoins de Jéhovah ayant mentionné dans des directives anticipées leur refus d’être transfusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 1 (LPA202b1), p. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03978500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des directives anticipées contraignantes : la trahison du législateur et des juges. À propos de deux décisions de justice concernant des témoins de Jéhovah ayant mentionné dans des directives anticipées leur refus d’être transfusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Juridique.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.réf. AJU007f4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il scandaleux de vouloir légaliser l’euthanasie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 92, pp. 14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées dans la loi de 2016. De l’intimité psychique à l’éthique soignante, comment dépasser les traumatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (2), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.154.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées : une aide pour la fin de vie des personnes âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 97, pp. 844-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipés dans la loi 2016. De l’intime à l’éthique soignante, comment dépasser les traumatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (2), pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer aux débats sur la modification de l’embryon humain : les limites tenant aux imprécisions relatives à la sémantique et à la complexité des techniques&amp;quot;, Petites Affiches, Lextenso, 2019, n° 33, pp. 6-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie CRISPR-Cas9 : enjeux juridiques&amp;quot;, Le Dossier : Quelles limites pour les technosciences en santé ?, Actes du colloque de Clermont-Ferrand du 13 mars 2018, textes réunis par R-M. Borgès et C. Lassalas, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2018, n° 15, pp. 39-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 15, pp. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus d’autoriser des biobanques privées à finalité thérapeutique : une exception française ?&amp;quot; Revue droit & santé, LEH édition, n° 82, 2018, pp. 173-184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 82, pp. 173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insémination post mortem : si le droit devenait compréhensible ?&amp;quot;, LPA Les Petites affiches, 2017, n° 45, p. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 45, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste se trouva fort dépourvu quand l’ère de la bioéconomie fut venue&amp;quot;, LPA Les Petites Affiches, 2017, n° 32, p. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 32, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paternité ne peut plus être imposée, question de responsabilité…&amp;quot;, LPA Les Petites affiches, 16 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction de conserver les cellules souches du cordon ombilical pour une utilisation personnelle : une règle de droit difficile à justifier&amp;quot;, LPA Les Petites affiches, 28 novembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : des droits, des questions éthiques et des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence UOCA Université Ouverte Clermont Auvergne - cycle Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA Université Clermont Auvergne, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 2 février 2016 créant de nouveaux droits en faveur des malades et des personnes en fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat La Loi Claeys-Léonetti : faut-il la modifier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Ethique Auvergne/Rhône-Alpes (EREARA); Groupe de Réflexion Ethique Clermontois (GREC); Espace de Réflexion Éthique Régional Auvergne Rhône Alpes (ERERA); Conseil Départemental de l’Ordre des Médecins, Jan 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtr'Ethique avec discussion ouverte "Tuer ou laisser mourir ?", d'après Pierre Petit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique Auvergne - Rhône-Alpes (EREARA); Groupe de Réflexion Éthique Clermontois (GREC), Mar 2023, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : que dit la loi Claeys-Leonetti du 2 février 2016 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat La fin de vie - La loi sur la fin de vie : faut-il la modifier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique Auvergne - Rhône-Alpes (EREARA), Mar 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on choisir sa fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">soirée "Ciné-débat" autour du film "Plus que jamais" d'Emily Atef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Ethique Auvergne - Rhône-Alpes (EREARA); Groupe de Réflexion Ethique Clermontois (GREC); association Le Bar des Sciences; cinéma Le Rio, Jan 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalisation de l’euthanasie : la nécessité d’un débat serein au regard de l’évolution du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mutuelles 2022 : Interroger nos engagements sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MGEN, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement législatif de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Regards croisés portant sur le début de la vie et la fin de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lassalas, MCF HDR en droit privé, CMH EA 4232-UCA; Elise Roumeau, docteur en droit privé, ATER, membre associée, CMH EA 4232-UCA, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Directives Anticipées : un moyen de renforcer le pouvoir décisionnel de chacun quant à sa fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Santé et droit de choisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rose-Marie Borgès, MCF HDR en droit privé, CMH EA 4232-UCA; Christine Lassalas, MCF HDR en droit privé, CMH EA 4232-UCA, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9, les cellules souches du cordon ombilical : quels enjeux juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA Université Clermont Auvergne, Mar 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Michel de L'Hospital. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 19, 291 p., 2023, Charles-André Dubreuil, Pr de droit public, CMH UR 4232-UCA, 978-2912589606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit de l'euthanasie et du suicide assisté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de L'Hospital CMH UR 4232. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.), Clermont-Ferrand, Editions du Centre Michel de L'Hospital, 2023, 291 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 19, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-94, 2023, 978-2912589606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la présomption de paternité ?&amp;quot;, in: Les présomptions. Les artifices du droit (III), Actes du colloque de Clermont-Ferrand du 16 novembre 2018, A-B. Caire (dir.), Editions du Centre Michel de l'Hospital, 2020, pp. 179-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232-UCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les présomptions. Les artifices du droit (III), Actes du colloque de Clermont-Ferrand du 16 novembre 2018, A-B. Caire (dir.), Editions du Centre Michel de l'Hospital, 2020, 196 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-193, 2020, 978-2912589576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation des soins et risques liés aux données de santé&amp;quot;, in: Technologies médicales innovantes et protection des droits fondamentaux des patients, C. Castaing (dir.), Mare & Martin, 2017, pp. 113-128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies médicales innovantes et protection des droits fondamentaux des patients, C. Castaing (dir.), Mare &amp; Martin, 2017, 201 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-128, 2018, 978-2849342831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et cinéma : quels regards sur la bioéthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opaline Martraix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et faire comprendre le principe de libre disposition de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Clermont Auvergne (UCA), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lassalas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03951821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03225337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02925955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Borges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01727728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02313900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03947047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04053370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04053383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03924428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02321654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ce-que-le-cinema-dit-ou-ne-dit-pas-de-la-bioethique-et-du-droit-c-lassalas-et-r-m-borges-dir-editions-du-cmh-2023#/admin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02881586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication/1/all/all/ED-CMH" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01863899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opaline Martraix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lassalas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03951821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03225337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02925955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Borges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01727728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02313900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03947047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04053370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04053383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03924428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02321654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ce-que-le-cinema-dit-ou-ne-dit-pas-de-la-bioethique-et-du-droit-c-lassalas-et-r-m-borges-dir-editions-du-cmh-2023#/admin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02881586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication/1/all/all/ED-CMH" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01863899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opaline Martraix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>