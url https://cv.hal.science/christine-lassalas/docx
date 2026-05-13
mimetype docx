--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Lassalas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des directives anticipées contraignantes : la trahison du législateur et des juges. À propos de deux décisions de justice concernant des témoins de Jéhovah ayant mentionné dans des directives anticipées leur refus d’être transfusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 1 (LPA202b1), p. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03978500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des directives anticipées contraignantes : la trahison du législateur et des juges. À propos de deux décisions de justice concernant des témoins de Jéhovah ayant mentionné dans des directives anticipées leur refus d’être transfusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Juridique.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.réf. AJU007f4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il scandaleux de vouloir légaliser l’euthanasie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 92, pp. 14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées dans la loi de 2016. De l’intimité psychique à l’éthique soignante, comment dépasser les traumatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (2), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.154.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées : une aide pour la fin de vie des personnes âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 97, pp. 844-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipés dans la loi 2016. De l’intime à l’éthique soignante, comment dépasser les traumatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (2), pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer aux débats sur la modification de l’embryon humain : les limites tenant aux imprécisions relatives à la sémantique et à la complexité des techniques&amp;quot;, Petites Affiches, Lextenso, 2019, n° 33, pp. 6-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie CRISPR-Cas9 : enjeux juridiques&amp;quot;, Le Dossier : Quelles limites pour les technosciences en santé ?, Actes du colloque de Clermont-Ferrand du 13 mars 2018, textes réunis par R-M. Borgès et C. Lassalas, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2018, n° 15, pp. 39-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 15, pp. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus d’autoriser des biobanques privées à finalité thérapeutique : une exception française ?&amp;quot; Revue droit & santé, LEH édition, n° 82, 2018, pp. 173-184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 82, pp. 173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insémination post mortem : si le droit devenait compréhensible ?&amp;quot;, LPA Les Petites affiches, 2017, n° 45, p. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 45, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste se trouva fort dépourvu quand l’ère de la bioéconomie fut venue&amp;quot;, LPA Les Petites Affiches, 2017, n° 32, p. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 32, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paternité ne peut plus être imposée, question de responsabilité…&amp;quot;, LPA Les Petites affiches, 16 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction de conserver les cellules souches du cordon ombilical pour une utilisation personnelle : une règle de droit difficile à justifier&amp;quot;, LPA Les Petites affiches, 28 novembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : des droits, des questions éthiques et des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence UOCA Université Ouverte Clermont Auvergne - cycle Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA Université Clermont Auvergne, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 2 février 2016 créant de nouveaux droits en faveur des malades et des personnes en fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat La Loi Claeys-Léonetti : faut-il la modifier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Ethique Auvergne/Rhône-Alpes (EREARA); Groupe de Réflexion Ethique Clermontois (GREC); Espace de Réflexion Éthique Régional Auvergne Rhône Alpes (ERERA); Conseil Départemental de l’Ordre des Médecins, Jan 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtr'Ethique avec discussion ouverte "Tuer ou laisser mourir ?", d'après Pierre Petit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique Auvergne - Rhône-Alpes (EREARA); Groupe de Réflexion Éthique Clermontois (GREC), Mar 2023, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : que dit la loi Claeys-Leonetti du 2 février 2016 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat La fin de vie - La loi sur la fin de vie : faut-il la modifier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique Auvergne - Rhône-Alpes (EREARA), Mar 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on choisir sa fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">soirée "Ciné-débat" autour du film "Plus que jamais" d'Emily Atef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Ethique Auvergne - Rhône-Alpes (EREARA); Groupe de Réflexion Ethique Clermontois (GREC); association Le Bar des Sciences; cinéma Le Rio, Jan 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalisation de l’euthanasie : la nécessité d’un débat serein au regard de l’évolution du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mutuelles 2022 : Interroger nos engagements sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MGEN, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement législatif de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Regards croisés portant sur le début de la vie et la fin de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lassalas, MCF HDR en droit privé, CMH EA 4232-UCA; Elise Roumeau, docteur en droit privé, ATER, membre associée, CMH EA 4232-UCA, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Directives Anticipées : un moyen de renforcer le pouvoir décisionnel de chacun quant à sa fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Santé et droit de choisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rose-Marie Borgès, MCF HDR en droit privé, CMH EA 4232-UCA; Christine Lassalas, MCF HDR en droit privé, CMH EA 4232-UCA, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9, les cellules souches du cordon ombilical : quels enjeux juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA Université Clermont Auvergne, Mar 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Michel de L'Hospital. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 19, 291 p., 2023, Charles-André Dubreuil, Pr de droit public, CMH UR 4232-UCA, 978-2912589606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit de l'euthanasie et du suicide assisté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de L'Hospital CMH UR 4232. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.), Clermont-Ferrand, Editions du Centre Michel de L'Hospital, 2023, 291 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 19, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-94, 2023, 978-2912589606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la présomption de paternité ?&amp;quot;, in: Les présomptions. Les artifices du droit (III), Actes du colloque de Clermont-Ferrand du 16 novembre 2018, A-B. Caire (dir.), Editions du Centre Michel de l'Hospital, 2020, pp. 179-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232-UCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les présomptions. Les artifices du droit (III), Actes du colloque de Clermont-Ferrand du 16 novembre 2018, A-B. Caire (dir.), Editions du Centre Michel de l'Hospital, 2020, 196 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-193, 2020, 978-2912589576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation des soins et risques liés aux données de santé&amp;quot;, in: Technologies médicales innovantes et protection des droits fondamentaux des patients, C. Castaing (dir.), Mare & Martin, 2017, pp. 113-128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies médicales innovantes et protection des droits fondamentaux des patients, C. Castaing (dir.), Mare &amp; Martin, 2017, 201 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-128, 2018, 978-2849342831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et cinéma : quels regards sur la bioéthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opaline Martraix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et faire comprendre le principe de libre disposition de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Clermont Auvergne (UCA), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Lassalas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des directives anticipées contraignantes : la trahison du législateur et des juges. À propos de deux décisions de justice concernant des témoins de Jéhovah ayant mentionné dans des directives anticipées leur refus d’être transfusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu-Juridique.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.réf. AJU007f4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des directives anticipées contraignantes : la trahison du législateur et des juges. À propos de deux décisions de justice concernant des témoins de Jéhovah ayant mentionné dans des directives anticipées leur refus d’être transfusés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 1 (LPA202b1), p. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03978500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il scandaleux de vouloir légaliser l’euthanasie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 92, pp. 14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipées : une aide pour la fin de vie des personnes âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 97, pp. 844-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les directives anticipés dans la loi 2016. De l’intime psychique à l’éthique soignante, comment dépasser les traumatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 154 (n° 2), pp. 105-119. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eslm.154.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer aux débats sur la modification de l’embryon humain : les limites tenant aux imprécisions relatives à la sémantique et à la complexité des techniques&amp;quot;, Petites Affiches, Lextenso, 2019, n° 33, pp. 6-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie CRISPR-Cas9 : enjeux juridiques&amp;quot;, Le Dossier : Quelles limites pour les technosciences en santé ?, Actes du colloque de Clermont-Ferrand du 13 mars 2018, textes réunis par R-M. Borgès et C. Lassalas, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2018, n° 15, pp. 39-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 15, pp. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus d’autoriser des biobanques privées à finalité thérapeutique : une exception française ?&amp;quot; Revue droit & santé, LEH édition, n° 82, 2018, pp. 173-184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 82, pp. 173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insémination post mortem : si le droit devenait compréhensible ?&amp;quot;, LPA Les Petites affiches, 2017, n° 45, p. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 45, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste se trouva fort dépourvu quand l’ère de la bioéconomie fut venue&amp;quot;, LPA Les Petites Affiches, 2017, n° 32, p. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 32, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paternité ne peut plus être imposée, question de responsabilité…&amp;quot;, LPA Les Petites affiches, 16 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction de conserver les cellules souches du cordon ombilical pour une utilisation personnelle : une règle de droit difficile à justifier&amp;quot;, LPA Les Petites affiches, 28 novembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : des droits, des questions éthiques et des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence UOCA Université Ouverte Clermont Auvergne - cycle Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA Université Clermont Auvergne, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtr'Ethique avec discussion ouverte "Tuer ou laisser mourir ?", d'après Pierre Petit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique Auvergne - Rhône-Alpes (EREARA); Groupe de Réflexion Éthique Clermontois (GREC), Mar 2023, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : que dit la loi Claeys-Leonetti du 2 février 2016 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat La fin de vie - La loi sur la fin de vie : faut-il la modifier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Éthique Auvergne - Rhône-Alpes (EREARA), Mar 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 2 février 2016 créant de nouveaux droits en faveur des malades et des personnes en fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence-débat La Loi Claeys-Léonetti : faut-il la modifier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Ethique Auvergne/Rhône-Alpes (EREARA); Groupe de Réflexion Ethique Clermontois (GREC); Espace de Réflexion Éthique Régional Auvergne Rhône Alpes (ERERA); Conseil Départemental de l’Ordre des Médecins, Jan 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on choisir sa fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">soirée "Ciné-débat" autour du film "Plus que jamais" d'Emily Atef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace de Réflexion Ethique Auvergne - Rhône-Alpes (EREARA); Groupe de Réflexion Ethique Clermontois (GREC); association Le Bar des Sciences; cinéma Le Rio, Jan 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalisation de l’euthanasie : la nécessité d’un débat serein au regard de l’évolution du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mutuelles 2022 : Interroger nos engagements sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MGEN, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement législatif de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Regards croisés portant sur le début de la vie et la fin de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lassalas, MCF HDR en droit privé, CMH EA 4232-UCA; Elise Roumeau, docteur en droit privé, ATER, membre associée, CMH EA 4232-UCA, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Directives Anticipées : un moyen de renforcer le pouvoir décisionnel de chacun quant à sa fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Santé et droit de choisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rose-Marie Borgès, MCF HDR en droit privé, CMH EA 4232-UCA; Christine Lassalas, MCF HDR en droit privé, CMH EA 4232-UCA, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9, les cellules souches du cordon ombilical : quels enjeux juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCA Université Clermont Auvergne, Mar 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre Michel de L'Hospital. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 19, 291 p., 2023, Charles-André Dubreuil, Pr de droit public, CMH UR 4232-UCA, 978-2912589606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit de l'euthanasie et du suicide assisté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de L'Hospital CMH UR 4232. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.), Clermont-Ferrand, Editions du Centre Michel de L'Hospital, 2023, 291 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 19, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-94, 2023, 978-2912589606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la présomption de paternité ?&amp;quot;, in: Les présomptions. Les artifices du droit (III), Actes du colloque de Clermont-Ferrand du 16 novembre 2018, A-B. Caire (dir.), Editions du Centre Michel de l'Hospital, 2020, pp. 179-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232-UCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les présomptions. Les artifices du droit (III), Actes du colloque de Clermont-Ferrand du 16 novembre 2018, A-B. Caire (dir.), Editions du Centre Michel de l'Hospital, 2020, 196 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso/LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-193, 2020, 978-2912589576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation des soins et risques liés aux données de santé&amp;quot;, in: Technologies médicales innovantes et protection des droits fondamentaux des patients, C. Castaing (dir.), Mare & Martin, 2017, pp. 113-128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies médicales innovantes et protection des droits fondamentaux des patients, C. Castaing (dir.), Mare &amp; Martin, 2017, 201 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-128, 2018, 978-2849342831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et cinéma : quels regards sur la bioéthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opaline Martraix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et faire comprendre le principe de libre disposition de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lassalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Clermont Auvergne (UCA), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lassalas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03951821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03225337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03129989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02925955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Borges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01727728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02313900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03947047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04053370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04053383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03924428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02321654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ce-que-le-cinema-dit-ou-ne-dit-pas-de-la-bioethique-et-du-droit-c-lassalas-et-r-m-borges-dir-editions-du-cmh-2023#/admin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02881586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication/1/all/all/ED-CMH" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01863899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opaline Martraix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03951821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lassalas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03225337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02925955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457073v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Borges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01727728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02313900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04053370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04053383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03947047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03924428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02321654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ce-que-le-cinema-dit-ou-ne-dit-pas-de-la-bioethique-et-du-droit-c-lassalas-et-r-m-borges-dir-editions-du-cmh-2023#/admin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02881586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication/1/all/all/ED-CMH" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01863899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opaline Martraix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>