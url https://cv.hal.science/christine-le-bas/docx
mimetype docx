--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LE BAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Unité de recherche Info&Sols INRAEOrléans, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-le-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7111-5794</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4714-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome INA-PG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes du GIS Sol : 20 ans d'ajustement en réponse aux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.09-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol - Un patrimoine vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM Revue des ingénieurs des ponts et chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics about soil organic carbon storage: DATA4C+, a comprehensive thesaurus and classification of management practices in agriculture and forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-89-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection et diffusion des données sur les sols : Des règles à comprendre pour mieux les intégrer aux recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Sigal-Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bénédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le statut juridique des données dans les programmes du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement et les actions significatives du GIS Sol à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, p. 83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.125952. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distributions of Cs-137 in soils: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Jagercikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0982-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale assessment of optimal emergence and destruction dates for cover crops to reduce nitrate leaching in temperate conditions using the STICS soil-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire, la surveillance et l'état des sols en France, en Europe et dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agricultural statistics to verify the interannual variability in land surface models: a case study over France with ISBA-A-gs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.37 - 54. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-37-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : conclusions du rapport sur l’état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7eh3-8p68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling biophysical and micro-economic models to assess the effect of mitigation measures on greenhouse gas emissions from agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1-2), pp.51-73. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9653-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common criteria for the redefinition of intermediate less favoured areas in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Terres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (8), pp.766-777. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSOIL EUROPE : IFN-INRA, une collaboration fructueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSOIL : comment contrôler les données de 22 pays ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management for monitoring forest soils in Europe for the Biosoil project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2009.00194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of available information at a European level to construct crop nitrogen response curves for the regions of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 97 (1-2), pp.68-82. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2007.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil water retention properties after stratification by combining texture, bulk density and the type of horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00860817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring in Europe: A review of existing systems and requirements for harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 391, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des stratégies d'échantillonnage des réseaux de surveillance de la qualité des sols en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données sols d'I.G.C.S. en France. Etat des lieux en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'OSIRIS. Outil de Suivi d'un Indicateur Régional d'Irrigation Spatialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste Chiffres et Données Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 181, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la production prairiale en France : le système ISOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-European soil crusting and erodibility assessment from the European Soil Geographical Database using pedotransfer rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Modelling and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de l'utilisation des données IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données sols d'I.G.C.S. en France: un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boutefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.299-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire cartographique et surveillance des sols en France. Etat d'avancement et exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (4), pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and use of a database of hydraulic properties of European soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90 (3-4), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7061(98)00132-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des milieux, une réalité : de la région à la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of european soil geography database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Chemistry / Agrokhimiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (4), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and fallow land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Szujecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jema.1994.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et etat actuel des programmes europeens de connaissance et de gestion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Recherches Agronomiques de Gembloux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (2-3), pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des incertitudes des paramètres sols estimés à partir de la Base de Données Géographique des Sols de France sur les sorties du modèle de culture Stics. Approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SoilWise, une infrastructure d’accès aux données et à la connaissance sur les sols européens pour mieux les préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Giurgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïsa van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'étude du sol (AFES); HEPIA; Société Suisse de Pédologie, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers fonds pédogéochimiques urbains de la Base de Données des analyses de Sols Urbains - BDSolU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Belbeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Taffoureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demougeot-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et co-construire en recherche participative sur les sols : enjeux des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire #3 : "Partager et co-construire en recherche participative sur les sols : enjeux des données."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des Référentiels Régionaux Pédologiques - Présentation d‘un script en langage Python® pour estimer le Réservoir Utilisable Maximal en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; Inrae LISAH; Inrae Info&amp;Sols; Gis Sol, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Sol: the French consortium in charge for more than 20 years of collecting and disseminating soil information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global symposium on Soil information and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Alimentation Organization (FAO), Sep 2024, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized soil biodiversity database to describe ecological status and soil health (MINOTAUR database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekaran Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Yayende-Guedoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mittmannsgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents programmes du GIS Sol : qu'avons-nous fait de nos 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French feedback from urban soil geochemical data archive to data sharing: state of mind and intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Taffoureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022 Session ESSI 3.2: Making Geoanalytical Data FAIR: Managing Data from Field to Laboratory to Archive to Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des données du Gis Sol : Modélisation des données de DoneSol3 vers l’API SensorThings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de clôture du projet Data4C+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RU, Réservoir en Eau Utilisable des Sols. Des définitions et quelques spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, sol et changement climatique : quelles implications pour les pédologues et agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Agronomie (AFA) et Association Française pour l’Etude du Sol (AFES), Mar 2022, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils développés par InfoSol pour l’interopérabilité de ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATI CODEX; CATI DIISCICO; réseau MathNum IN-OVIVE, Oct 2021, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'utilisation des données de la Base de données des Analyses de Terre BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des utilisateurs de la Base de données des Analyses de Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role of EU national soil data organizations in contributing to EUSO? The French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et développement de nouvelles fonctions de pédotransfert pour l’estimation du RU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable des sols, un concept multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of available water capacity uncertainty at the watershed scale on agronomic and hydrological variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUEdesSOLS - Estimation de la RU par mesures directes et inversion de modèles de cultures, à l'échelle de la parcelle agricole et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ANR - Inspiration - SOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of available water capacity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols, du profil de sol au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multicritère de la spatialisation de Stics à l’échelle macro-régionale : application à la modélisation des flux d’eau et d’azote dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de IDE-STICS (base de données intercontinentale pour l'évaluation de STICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Armas-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multicritère de STICS spatialisé à l'échelle macro-régionale : modélisation des flux d'eau et d'azote sur le bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque des utilisateurs du modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase VI du PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des sols disponibles pour la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d’utilisation de bases de données sur les sols au service des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Slattery-Oettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes d’inventaire cartographique : IGCS, BDGSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements des données sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude‐expertise &amp;quot;Réduire les fuites de nitrate au moyen de cultures intermédiaires&amp;quot; : exemple d’utilisation de la BDGSF dans le cadre d’une expertise Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : Des innovations au service de la connaissance et du diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique Agriculture "Evaluer et gérer la fertilité des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional Région Centre. Orléans, FRA., Apr 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évolution temporelle des teneurs en eau des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Directive Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Mar 2011, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPIRE et IGCS – Quelles obligations ? Questions juridiques soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Unité INFOSOL (1106)., Dec 2011, Schiltigheim (Strasbourg), France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une utilisation des bases de données Donesol : la révision des zones défavorisées simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique Sol (GIS Sol). Paris, FRA., Dec 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil hydraulic and mechanical models for mapping compaction risks on the French territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro2010 - XIème Congrès de l'European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Agronomie (AFA). FRA., Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment harmoniser des données issues de 2 dispositifs de surveillance de la qualité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database for the monitoring of forest soils over Europe: data management for the Biosoil Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houston Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital soil mapping application for delineating landscape pattern in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying risk or priority areas for soil degradation by compaction in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Protection in Europe Soil - vital questions for sustainable soil protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the risks of soil compaction in France using a soil water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008: Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission's Joint Research Centre (JRC). BEL., Aug 2008, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'estimation des paramètres infil, q0, cfes et zesx pour différents sols par utilisation inverse du modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Agronomie Laon-Reims-Mons (1158)., Mar 2007, Reims, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données spatialisées sur les sols et fonctions de pédotransfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring networks in Europe: a representativeness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESSC (European Society for Soil Conservation) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Soil Conservation, Jun 2007, Palerme, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de STICS dans le cadre de l'expertise scientifique collective &amp;quot;Sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France. pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping and soil monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status of Mediterranean soil ressources : Actions needed to support their sustainable use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des contraintes engendrées par les engins dans les systèmes de grandes cultures, viticoles et forestiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. IIRB congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut International de Recherches Betteravières (IIRB). BEL., Feb 2006, Bruxelles, Belgique. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on modelling Forest production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for generalization of a soil geographical database : the example of the transfer of the European database EUSIS at 1:1 M to the world SOTER program at 1:5 M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for assessing land suitability for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of potential carbon storage in the soils of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données sur les sols : un outil pour la gestion du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier en agrométéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro-mediterranean soil geographical database at 1/1 million scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International meeting on soil with mediterraneen type of climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of errors in the assessment of agronomic constraints to crop production at a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ngongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variabilité spatiale des constituants minéraux au sein du complexe des luvisols de la moyenne Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for estimating soil water available for plants using the 1:1,000,000 scale soil geographical data base of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-information for sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1:1,000,000 soil geographical database of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. workshop of the project "Using existing soil data to derive hydraulic parameters for simulation modelling in environmental studies and in land use planning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development and use of the HYPRES database in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on characterization and measurement of the hydraulic properties of unsaturated porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Riverside, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the european soil bureau and state of progress of the european soil information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation of a soil degradation and vulnerability database for Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedotransfer rules database to interpret the soils geographical database of Europe for environmental purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. annual workshop of the network "Using existing soil data to derive hydraulic parameters for simulation models in environmental studies and in land use planning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du système d'information sur les sols d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données des sols d'Europe: Un outil pour une gestion harmonisée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for central and eastern Europe of the institute for remote sensing applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base geographique de donnees de sols pour la gestion de l'agriculture et de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vossen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference and exhibition on geographical information systems EGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de donnees pedologiques. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base geographique de donnees de sols pour la gestion de l'agriculture et de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journees nationales d'etude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des sols de France et sa base de donnees geographique. Etat d'avancement des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic parameters of French soils. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and use of a European soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. world congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and use of a european soil geographical data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Moscou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS - 1er séminaire du réseau scientifique STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de cultures modifie le Réservoir Utilisable d'horizons profonds de sols en une décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainties when estimating spatialized soil parameters for soil hydrodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale Abies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, "De l'usage des ressources naturelles aux défis du changement global" : Résumés des Communications Orales et des Posters des doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres sols pour STICS à partir d'une base de données spatialisées sur les sols à petite échelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la représentativité de la base de données Solhydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil and climate constraints to crop production at the european level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of soil science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of a database of hydrological properties of european soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Soil Science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105, 2013, Matière à Débattre - Décider, 978-2-7592-2022-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Application of Common Criteria to Identify Agricultural Areas with Natural Handicaps ('Intermediate less favoured areas')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, EUR23795EN, 40 p., 2009, EUR Publications of the European Commission, 978-92-79-12054-1. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/21295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'Isop : version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Eckelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Baritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, 94 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil atlas of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvwyn Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnino De Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEE Office des Publications, 128 p., 2005, 92-894-8120-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations et suivi objectif des prairies : guide d'utilisation ISOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Donet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de l'Agriculture, 134, 55 p., 2001, Agreste Chiffres et Données Agriculture, 2-11-090579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructions guide for the elaboration of the soil geographical database of eurasia and mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Databases to support sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-SESCPF; Joint Research Centre-IRSA. EUR 16371 EN, 149 p., 1996, 2-7380-0672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures for assessing land suitability for crop production within the European Union. Working documents. First report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ngongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. Tools for smart use of the standard STICS model version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-382, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2. Understanding Soils for Their More Efficient Management: A National Soil Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1 : Functions and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2018, 978-1-786-30215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Connaître les sols pour mieux les gérer : un système d’information national sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berthelin; Christian Valentin; Jean-Charles Munch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique-1 : Fonctions et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, 348 p., 2018, Collection système Terre-Environnement - série Les sols, 9781784053802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study context and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cover crops for sustainable Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Dunod, 896 p., 2011, 9782100549009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and the biogeography of French tree species: first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les ressources en sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 The Soil Geographical DataBase of Eurasia at scale 1:1,000,000: history and perspective in Digital Soil Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Vrscaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping — An Introductory Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-602, 2006, Developments in Soil Science, 978-0-444-52958-9. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-2481(06)31004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how design monitoring processes of farmer practices in European landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langeveld, H. ; Röling, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European farming systems for a better future. New visions for rural areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, Wageningen (NLD), pp.461-462, 2006, 90-86860-02-8 978-90-8686-002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Soil Compaction. Identifying Risk Areas for Soil degradation in Europe by Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les informations existantes pour renseigner les relations agricultures-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2005, 2-7462-1052-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation régionale des productions fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonneviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des agroécosystèmes et aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and experience from soil geographical database of Europe at 1:1,000,000 scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil resources of Southern and Eastern mediterranean countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, CIHEAM, 2001, Options Méditerranéennes. Série B : Etudes et Recherches, 2-85352-227-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of land suitability for crop production in EU regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap and the regions. Building a multidisciplinary framework for the analysis of the EU agricultural space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1997, Science Update, 2-7380-0715-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the EU database for the soils of central and eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eckelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU map of soil water available for plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédologie. Carte des sols dominants. Carte de la capacité de stockage en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de France. Volume 6. Milieux et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for soil mapping units and soil typological units (version 3.1, expected 1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols dominants de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId521"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LE BAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Unité de recherche Info&Sols INRAEOrléans, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-le-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7111-5794</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4714-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome INA-PG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes du GIS Sol : 20 ans d'ajustement en réponse aux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.09-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol - Un patrimoine vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM Revue des ingénieurs des ponts et chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement et les actions significatives du GIS Sol à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, p. 83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics about soil organic carbon storage: DATA4C+, a comprehensive thesaurus and classification of management practices in agriculture and forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-89-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection et diffusion des données sur les sols : Des règles à comprendre pour mieux les intégrer aux recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Sigal-Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bénédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le statut juridique des données dans les programmes du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.125952. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale assessment of optimal emergence and destruction dates for cover crops to reduce nitrate leaching in temperate conditions using the STICS soil-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distributions of Cs-137 in soils: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Jagercikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0982-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire, la surveillance et l'état des sols en France, en Europe et dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : conclusions du rapport sur l’état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7eh3-8p68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agricultural statistics to verify the interannual variability in land surface models: a case study over France with ISBA-A-gs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.37 - 54. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-37-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling biophysical and micro-economic models to assess the effect of mitigation measures on greenhouse gas emissions from agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1-2), pp.51-73. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9653-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common criteria for the redefinition of intermediate less favoured areas in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Terres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (8), pp.766-777. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management for monitoring forest soils in Europe for the Biosoil project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2009.00194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSOIL EUROPE : IFN-INRA, une collaboration fructueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSOIL : comment contrôler les données de 22 pays ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring in Europe: A review of existing systems and requirements for harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 391, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of available information at a European level to construct crop nitrogen response curves for the regions of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 97 (1-2), pp.68-82. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2007.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil water retention properties after stratification by combining texture, bulk density and the type of horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00860817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des stratégies d'échantillonnage des réseaux de surveillance de la qualité des sols en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données sols d'I.G.C.S. en France. Etat des lieux en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'OSIRIS. Outil de Suivi d'un Indicateur Régional d'Irrigation Spatialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste Chiffres et Données Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 181, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la production prairiale en France : le système ISOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-European soil crusting and erodibility assessment from the European Soil Geographical Database using pedotransfer rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Modelling and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de l'utilisation des données IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données sols d'I.G.C.S. en France: un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boutefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.299-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire cartographique et surveillance des sols en France. Etat d'avancement et exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (4), pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and use of a database of hydraulic properties of European soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90 (3-4), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7061(98)00132-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des milieux, une réalité : de la région à la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of european soil geography database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Chemistry / Agrokhimiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (4), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and fallow land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Szujecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jema.1994.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et etat actuel des programmes europeens de connaissance et de gestion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Recherches Agronomiques de Gembloux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (2-3), pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des incertitudes des paramètres sols estimés à partir de la Base de Données Géographique des Sols de France sur les sorties du modèle de culture Stics. Approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers fonds pédogéochimiques urbains de la Base de Données des analyses de Sols Urbains - BDSolU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Belbeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Taffoureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demougeot-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SoilWise, une infrastructure d’accès aux données et à la connaissance sur les sols européens pour mieux les préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Giurgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïsa van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'étude du sol (AFES); HEPIA; Société Suisse de Pédologie, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et co-construire en recherche participative sur les sols : enjeux des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire #3 : "Partager et co-construire en recherche participative sur les sols : enjeux des données."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des Référentiels Régionaux Pédologiques - Présentation d‘un script en langage Python® pour estimer le Réservoir Utilisable Maximal en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; Inrae LISAH; Inrae Info&amp;Sols; Gis Sol, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Sol: the French consortium in charge for more than 20 years of collecting and disseminating soil information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global symposium on Soil information and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Alimentation Organization (FAO), Sep 2024, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized soil biodiversity database to describe ecological status and soil health (MINOTAUR database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekaran Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Yayende-Guedoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mittmannsgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents programmes du GIS Sol : qu'avons-nous fait de nos 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RU, Réservoir en Eau Utilisable des Sols. Des définitions et quelques spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, sol et changement climatique : quelles implications pour les pédologues et agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Agronomie (AFA) et Association Française pour l’Etude du Sol (AFES), Mar 2022, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French feedback from urban soil geochemical data archive to data sharing: state of mind and intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Taffoureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022 Session ESSI 3.2: Making Geoanalytical Data FAIR: Managing Data from Field to Laboratory to Archive to Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des données du Gis Sol : Modélisation des données de DoneSol3 vers l’API SensorThings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de clôture du projet Data4C+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role of EU national soil data organizations in contributing to EUSO? The French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'utilisation des données de la Base de données des Analyses de Terre BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des utilisateurs de la Base de données des Analyses de Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils développés par InfoSol pour l’interopérabilité de ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATI CODEX; CATI DIISCICO; réseau MathNum IN-OVIVE, Oct 2021, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et développement de nouvelles fonctions de pédotransfert pour l’estimation du RU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable des sols, un concept multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of available water capacity uncertainty at the watershed scale on agronomic and hydrological variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUEdesSOLS - Estimation de la RU par mesures directes et inversion de modèles de cultures, à l'échelle de la parcelle agricole et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ANR - Inspiration - SOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of available water capacity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols, du profil de sol au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multicritère de la spatialisation de Stics à l’échelle macro-régionale : application à la modélisation des flux d’eau et d’azote dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de IDE-STICS (base de données intercontinentale pour l'évaluation de STICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Armas-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multicritère de STICS spatialisé à l'échelle macro-régionale : modélisation des flux d'eau et d'azote sur le bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque des utilisateurs du modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase VI du PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des sols disponibles pour la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d’utilisation de bases de données sur les sols au service des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Slattery-Oettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements des données sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes d’inventaire cartographique : IGCS, BDGSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude‐expertise &amp;quot;Réduire les fuites de nitrate au moyen de cultures intermédiaires&amp;quot; : exemple d’utilisation de la BDGSF dans le cadre d’une expertise Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : Des innovations au service de la connaissance et du diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique Agriculture "Evaluer et gérer la fertilité des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional Région Centre. Orléans, FRA., Apr 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une utilisation des bases de données Donesol : la révision des zones défavorisées simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique Sol (GIS Sol). Paris, FRA., Dec 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPIRE et IGCS – Quelles obligations ? Questions juridiques soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Unité INFOSOL (1106)., Dec 2011, Schiltigheim (Strasbourg), France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évolution temporelle des teneurs en eau des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Directive Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Mar 2011, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil hydraulic and mechanical models for mapping compaction risks on the French territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro2010 - XIème Congrès de l'European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Agronomie (AFA). FRA., Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment harmoniser des données issues de 2 dispositifs de surveillance de la qualité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database for the monitoring of forest soils over Europe: data management for the Biosoil Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houston Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital soil mapping application for delineating landscape pattern in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying risk or priority areas for soil degradation by compaction in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Protection in Europe Soil - vital questions for sustainable soil protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the risks of soil compaction in France using a soil water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008: Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission's Joint Research Centre (JRC). BEL., Aug 2008, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping and soil monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status of Mediterranean soil ressources : Actions needed to support their sustainable use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'estimation des paramètres infil, q0, cfes et zesx pour différents sols par utilisation inverse du modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Agronomie Laon-Reims-Mons (1158)., Mar 2007, Reims, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring networks in Europe: a representativeness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESSC (European Society for Soil Conservation) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Soil Conservation, Jun 2007, Palerme, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de STICS dans le cadre de l'expertise scientifique collective &amp;quot;Sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France. pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données spatialisées sur les sols et fonctions de pédotransfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des contraintes engendrées par les engins dans les systèmes de grandes cultures, viticoles et forestiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. IIRB congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut International de Recherches Betteravières (IIRB). BEL., Feb 2006, Bruxelles, Belgique. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on modelling Forest production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of potential carbon storage in the soils of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for generalization of a soil geographical database : the example of the transfer of the European database EUSIS at 1:1 M to the world SOTER program at 1:5 M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for assessing land suitability for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro-mediterranean soil geographical database at 1/1 million scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International meeting on soil with mediterraneen type of climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données sur les sols : un outil pour la gestion du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier en agrométéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variabilité spatiale des constituants minéraux au sein du complexe des luvisols de la moyenne Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of errors in the assessment of agronomic constraints to crop production at a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ngongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for estimating soil water available for plants using the 1:1,000,000 scale soil geographical data base of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-information for sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1:1,000,000 soil geographical database of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. workshop of the project "Using existing soil data to derive hydraulic parameters for simulation modelling in environmental studies and in land use planning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development and use of the HYPRES database in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on characterization and measurement of the hydraulic properties of unsaturated porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Riverside, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the european soil bureau and state of progress of the european soil information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation of a soil degradation and vulnerability database for Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données des sols d'Europe: Un outil pour une gestion harmonisée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedotransfer rules database to interpret the soils geographical database of Europe for environmental purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. annual workshop of the network "Using existing soil data to derive hydraulic parameters for simulation models in environmental studies and in land use planning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du système d'information sur les sols d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for central and eastern Europe of the institute for remote sensing applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic parameters of French soils. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and use of a European soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. world congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base geographique de donnees de sols pour la gestion de l'agriculture et de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vossen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference and exhibition on geographical information systems EGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de donnees pedologiques. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base geographique de donnees de sols pour la gestion de l'agriculture et de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journees nationales d'etude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des sols de France et sa base de donnees geographique. Etat d'avancement des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and use of a european soil geographical data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Moscou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS - 1er séminaire du réseau scientifique STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de cultures modifie le Réservoir Utilisable d'horizons profonds de sols en une décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainties when estimating spatialized soil parameters for soil hydrodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale Abies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, "De l'usage des ressources naturelles aux défis du changement global" : Résumés des Communications Orales et des Posters des doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres sols pour STICS à partir d'une base de données spatialisées sur les sols à petite échelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la représentativité de la base de données Solhydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil and climate constraints to crop production at the european level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of soil science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of a database of hydrological properties of european soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Soil Science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105, 2013, Matière à Débattre - Décider, 978-2-7592-2022-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Application of Common Criteria to Identify Agricultural Areas with Natural Handicaps ('Intermediate less favoured areas')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, EUR23795EN, 40 p., 2009, EUR Publications of the European Commission, 978-92-79-12054-1. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/21295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'Isop : version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Eckelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Baritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, 94 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil atlas of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvwyn Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnino De Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEE Office des Publications, 128 p., 2005, 92-894-8120-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations et suivi objectif des prairies : guide d'utilisation ISOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Donet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de l'Agriculture, 134, 55 p., 2001, Agreste Chiffres et Données Agriculture, 2-11-090579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructions guide for the elaboration of the soil geographical database of eurasia and mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Databases to support sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-SESCPF; Joint Research Centre-IRSA. EUR 16371 EN, 149 p., 1996, 2-7380-0672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures for assessing land suitability for crop production within the European Union. Working documents. First report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ngongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. Tools for smart use of the standard STICS model version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-382, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2. Understanding Soils for Their More Efficient Management: A National Soil Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1 : Functions and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2018, 978-1-786-30215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Connaître les sols pour mieux les gérer : un système d’information national sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berthelin; Christian Valentin; Jean-Charles Munch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique-1 : Fonctions et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, 348 p., 2018, Collection système Terre-Environnement - série Les sols, 9781784053802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study context and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cover crops for sustainable Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Dunod, 896 p., 2011, 9782100549009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and the biogeography of French tree species: first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les ressources en sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Soil Compaction. Identifying Risk Areas for Soil degradation in Europe by Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how design monitoring processes of farmer practices in European landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langeveld, H. ; Röling, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European farming systems for a better future. New visions for rural areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, Wageningen (NLD), pp.461-462, 2006, 90-86860-02-8 978-90-8686-002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 The Soil Geographical DataBase of Eurasia at scale 1:1,000,000: history and perspective in Digital Soil Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Vrscaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping — An Introductory Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-602, 2006, Developments in Soil Science, 978-0-444-52958-9. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-2481(06)31004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les informations existantes pour renseigner les relations agricultures-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2005, 2-7462-1052-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation régionale des productions fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonneviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des agroécosystèmes et aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and experience from soil geographical database of Europe at 1:1,000,000 scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil resources of Southern and Eastern mediterranean countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, CIHEAM, 2001, Options Méditerranéennes. Série B : Etudes et Recherches, 2-85352-227-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of land suitability for crop production in EU regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap and the regions. Building a multidisciplinary framework for the analysis of the EU agricultural space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1997, Science Update, 2-7380-0715-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the EU database for the soils of central and eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eckelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU map of soil water available for plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédologie. Carte des sols dominants. Carte de la capacité de stockage en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de France. Volume 6. Milieux et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for soil mapping units and soil typological units (version 3.1, expected 1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols dominants de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7E76C1C"/>
+    <w:nsid w:val="E1CE88D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-le-bas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7111-5794" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4714-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05013150v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thevenin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-89-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Sigal-Guille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Bideau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0982-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3LNJ0J6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cloppet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souverain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-37-2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7eh3-8p68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durandeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9653-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eliasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.A. Jones" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nachtergaele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Rossiter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Terres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2010.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1L142N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Cousin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pesty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00194.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9885X5B7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.12.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8LFTXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.10.046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47NJ1XFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rabaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barth&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boutefoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. W&#246;sten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(98)00132-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6935D6600A0AEF3C817806407BB2BA1F5518D5DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Girard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szujecka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jema.1994.1031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCKDM80V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ilias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Giurgiu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;sa van der Woude" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826938v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Taffoureau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627465v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vilvandr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723874v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Yayende-Guedoka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mittmannsgruber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fiore" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671760v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lattelais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414436v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653035v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736203v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604617v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791994v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743224v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742408v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Armas-Herrera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258386v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743444v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743541v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Barh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Slattery-Oettinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794522v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792189v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793551v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808225v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823114v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755114v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houston Durrant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756502v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bialousz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bielek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756396v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813854v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814527v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751309v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820599v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Godin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762806v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Engelen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764146v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759941v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826677v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761693v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766230v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngongo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766855v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765523v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770731v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766054v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765133v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burrill" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775969v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vossen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776104v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779025v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776193v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775185v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773320v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739584v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgeois" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749875v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838745v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839949v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820031v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/21295" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817350v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823422v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Eckelmann" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Baritz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bialousz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123218v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvwyn Jones" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jones" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnino De Alba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833384v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rabaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829486v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837221v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846519v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngongo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456788v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788720v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790311v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784893v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803756v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821217v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822880v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819912v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Vrscaj" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Dobos" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/01662481/31/supp/C" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(06)31004-5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817945v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829680v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneviale" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828767v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836965v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847596v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848533v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eckelmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845420v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomasson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845042v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844997v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809186v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-le-bas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7111-5794" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4714-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05013150v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thevenin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-89-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Sigal-Guille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Bideau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3LNJ0J6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0982-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7eh3-8p68" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cloppet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souverain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-37-2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durandeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9653-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eliasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.A. Jones" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nachtergaele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Rossiter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Terres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2010.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1L142N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pesty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00194.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9885X5B7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654912v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.10.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47NJ1XFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.12.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8LFTXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rabaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barth&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boutefoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. W&#246;sten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(98)00132-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6935D6600A0AEF3C817806407BB2BA1F5518D5DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Girard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szujecka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jema.1994.1031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCKDM80V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Taffoureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160165v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ilias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Giurgiu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;sa van der Woude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379957v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vilvandr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723874v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Yayende-Guedoka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mittmannsgruber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fiore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lattelais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653035v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604617v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743224v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Armas-Herrera" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743444v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743541v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Barh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Slattery-Oettinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794522v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792109v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803398v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808225v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823114v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755114v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houston Durrant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756502v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bialousz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bielek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751309v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756396v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814527v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813854v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Godin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759941v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762806v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Engelen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764146v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826677v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766230v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngongo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765523v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770731v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765133v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774810v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burrill" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775185v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775969v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vossen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779025v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776193v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773320v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739584v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgeois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749875v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838745v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839949v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820031v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/21295" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817350v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Eckelmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Baritz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bialousz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123218v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvwyn Jones" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jones" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnino De Alba" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833384v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rabaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829486v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837221v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngongo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456788v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788720v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784893v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803756v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821217v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822880v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817945v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819912v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Vrscaj" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Dobos" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/01662481/31/supp/C" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(06)31004-5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829680v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneviale" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828767v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836965v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847596v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848533v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eckelmann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845420v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomasson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845042v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844997v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809186v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>