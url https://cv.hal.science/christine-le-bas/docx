--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LE BAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Unité de recherche Info&Sols INRAEOrléans, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-le-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7111-5794</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4714-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome INA-PG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes du GIS Sol : 20 ans d'ajustement en réponse aux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.09-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol - Un patrimoine vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM Revue des ingénieurs des ponts et chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement et les actions significatives du GIS Sol à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, p. 83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics about soil organic carbon storage: DATA4C+, a comprehensive thesaurus and classification of management practices in agriculture and forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-89-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection et diffusion des données sur les sols : Des règles à comprendre pour mieux les intégrer aux recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Sigal-Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bénédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le statut juridique des données dans les programmes du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.125952. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale assessment of optimal emergence and destruction dates for cover crops to reduce nitrate leaching in temperate conditions using the STICS soil-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distributions of Cs-137 in soils: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Jagercikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0982-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire, la surveillance et l'état des sols en France, en Europe et dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : conclusions du rapport sur l’état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7eh3-8p68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agricultural statistics to verify the interannual variability in land surface models: a case study over France with ISBA-A-gs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.37 - 54. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-37-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling biophysical and micro-economic models to assess the effect of mitigation measures on greenhouse gas emissions from agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1-2), pp.51-73. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9653-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common criteria for the redefinition of intermediate less favoured areas in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Terres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (8), pp.766-777. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management for monitoring forest soils in Europe for the Biosoil project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2009.00194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSOIL EUROPE : IFN-INRA, une collaboration fructueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSOIL : comment contrôler les données de 22 pays ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring in Europe: A review of existing systems and requirements for harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 391, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of available information at a European level to construct crop nitrogen response curves for the regions of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 97 (1-2), pp.68-82. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2007.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil water retention properties after stratification by combining texture, bulk density and the type of horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00860817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des stratégies d'échantillonnage des réseaux de surveillance de la qualité des sols en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données sols d'I.G.C.S. en France. Etat des lieux en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'OSIRIS. Outil de Suivi d'un Indicateur Régional d'Irrigation Spatialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste Chiffres et Données Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 181, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la production prairiale en France : le système ISOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-European soil crusting and erodibility assessment from the European Soil Geographical Database using pedotransfer rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Modelling and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de l'utilisation des données IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données sols d'I.G.C.S. en France: un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boutefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.299-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire cartographique et surveillance des sols en France. Etat d'avancement et exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (4), pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and use of a database of hydraulic properties of European soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90 (3-4), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7061(98)00132-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des milieux, une réalité : de la région à la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of european soil geography database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Chemistry / Agrokhimiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (4), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and fallow land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Szujecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jema.1994.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et etat actuel des programmes europeens de connaissance et de gestion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Recherches Agronomiques de Gembloux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (2-3), pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des incertitudes des paramètres sols estimés à partir de la Base de Données Géographique des Sols de France sur les sorties du modèle de culture Stics. Approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers fonds pédogéochimiques urbains de la Base de Données des analyses de Sols Urbains - BDSolU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Belbeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Taffoureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demougeot-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SoilWise, une infrastructure d’accès aux données et à la connaissance sur les sols européens pour mieux les préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Giurgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïsa van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'étude du sol (AFES); HEPIA; Société Suisse de Pédologie, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et co-construire en recherche participative sur les sols : enjeux des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire #3 : "Partager et co-construire en recherche participative sur les sols : enjeux des données."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des Référentiels Régionaux Pédologiques - Présentation d‘un script en langage Python® pour estimer le Réservoir Utilisable Maximal en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; Inrae LISAH; Inrae Info&amp;Sols; Gis Sol, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Sol: the French consortium in charge for more than 20 years of collecting and disseminating soil information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global symposium on Soil information and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Alimentation Organization (FAO), Sep 2024, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized soil biodiversity database to describe ecological status and soil health (MINOTAUR database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekaran Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Yayende-Guedoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mittmannsgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents programmes du GIS Sol : qu'avons-nous fait de nos 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RU, Réservoir en Eau Utilisable des Sols. Des définitions et quelques spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, sol et changement climatique : quelles implications pour les pédologues et agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Agronomie (AFA) et Association Française pour l’Etude du Sol (AFES), Mar 2022, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French feedback from urban soil geochemical data archive to data sharing: state of mind and intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Taffoureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022 Session ESSI 3.2: Making Geoanalytical Data FAIR: Managing Data from Field to Laboratory to Archive to Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des données du Gis Sol : Modélisation des données de DoneSol3 vers l’API SensorThings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de clôture du projet Data4C+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role of EU national soil data organizations in contributing to EUSO? The French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'utilisation des données de la Base de données des Analyses de Terre BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des utilisateurs de la Base de données des Analyses de Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils développés par InfoSol pour l’interopérabilité de ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATI CODEX; CATI DIISCICO; réseau MathNum IN-OVIVE, Oct 2021, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et développement de nouvelles fonctions de pédotransfert pour l’estimation du RU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable des sols, un concept multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of available water capacity uncertainty at the watershed scale on agronomic and hydrological variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUEdesSOLS - Estimation de la RU par mesures directes et inversion de modèles de cultures, à l'échelle de la parcelle agricole et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ANR - Inspiration - SOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of available water capacity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols, du profil de sol au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multicritère de la spatialisation de Stics à l’échelle macro-régionale : application à la modélisation des flux d’eau et d’azote dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de IDE-STICS (base de données intercontinentale pour l'évaluation de STICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Armas-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multicritère de STICS spatialisé à l'échelle macro-régionale : modélisation des flux d'eau et d'azote sur le bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque des utilisateurs du modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase VI du PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des sols disponibles pour la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d’utilisation de bases de données sur les sols au service des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Slattery-Oettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements des données sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes d’inventaire cartographique : IGCS, BDGSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude‐expertise &amp;quot;Réduire les fuites de nitrate au moyen de cultures intermédiaires&amp;quot; : exemple d’utilisation de la BDGSF dans le cadre d’une expertise Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : Des innovations au service de la connaissance et du diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique Agriculture "Evaluer et gérer la fertilité des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional Région Centre. Orléans, FRA., Apr 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une utilisation des bases de données Donesol : la révision des zones défavorisées simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique Sol (GIS Sol). Paris, FRA., Dec 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPIRE et IGCS – Quelles obligations ? Questions juridiques soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Unité INFOSOL (1106)., Dec 2011, Schiltigheim (Strasbourg), France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évolution temporelle des teneurs en eau des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Directive Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Mar 2011, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil hydraulic and mechanical models for mapping compaction risks on the French territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro2010 - XIème Congrès de l'European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Agronomie (AFA). FRA., Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment harmoniser des données issues de 2 dispositifs de surveillance de la qualité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database for the monitoring of forest soils over Europe: data management for the Biosoil Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houston Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital soil mapping application for delineating landscape pattern in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying risk or priority areas for soil degradation by compaction in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Protection in Europe Soil - vital questions for sustainable soil protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the risks of soil compaction in France using a soil water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008: Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission's Joint Research Centre (JRC). BEL., Aug 2008, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping and soil monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status of Mediterranean soil ressources : Actions needed to support their sustainable use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'estimation des paramètres infil, q0, cfes et zesx pour différents sols par utilisation inverse du modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Agronomie Laon-Reims-Mons (1158)., Mar 2007, Reims, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring networks in Europe: a representativeness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESSC (European Society for Soil Conservation) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Soil Conservation, Jun 2007, Palerme, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de STICS dans le cadre de l'expertise scientifique collective &amp;quot;Sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France. pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données spatialisées sur les sols et fonctions de pédotransfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des contraintes engendrées par les engins dans les systèmes de grandes cultures, viticoles et forestiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. IIRB congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut International de Recherches Betteravières (IIRB). BEL., Feb 2006, Bruxelles, Belgique. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on modelling Forest production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of potential carbon storage in the soils of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for generalization of a soil geographical database : the example of the transfer of the European database EUSIS at 1:1 M to the world SOTER program at 1:5 M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for assessing land suitability for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro-mediterranean soil geographical database at 1/1 million scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International meeting on soil with mediterraneen type of climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données sur les sols : un outil pour la gestion du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier en agrométéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variabilité spatiale des constituants minéraux au sein du complexe des luvisols de la moyenne Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of errors in the assessment of agronomic constraints to crop production at a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ngongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for estimating soil water available for plants using the 1:1,000,000 scale soil geographical data base of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-information for sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1:1,000,000 soil geographical database of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. workshop of the project "Using existing soil data to derive hydraulic parameters for simulation modelling in environmental studies and in land use planning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development and use of the HYPRES database in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on characterization and measurement of the hydraulic properties of unsaturated porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Riverside, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the european soil bureau and state of progress of the european soil information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation of a soil degradation and vulnerability database for Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données des sols d'Europe: Un outil pour une gestion harmonisée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedotransfer rules database to interpret the soils geographical database of Europe for environmental purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. annual workshop of the network "Using existing soil data to derive hydraulic parameters for simulation models in environmental studies and in land use planning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du système d'information sur les sols d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for central and eastern Europe of the institute for remote sensing applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic parameters of French soils. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and use of a European soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. world congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base geographique de donnees de sols pour la gestion de l'agriculture et de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vossen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference and exhibition on geographical information systems EGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de donnees pedologiques. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base geographique de donnees de sols pour la gestion de l'agriculture et de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journees nationales d'etude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des sols de France et sa base de donnees geographique. Etat d'avancement des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and use of a european soil geographical data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Moscou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS - 1er séminaire du réseau scientifique STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de cultures modifie le Réservoir Utilisable d'horizons profonds de sols en une décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainties when estimating spatialized soil parameters for soil hydrodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale Abies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, "De l'usage des ressources naturelles aux défis du changement global" : Résumés des Communications Orales et des Posters des doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres sols pour STICS à partir d'une base de données spatialisées sur les sols à petite échelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la représentativité de la base de données Solhydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil and climate constraints to crop production at the european level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of soil science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of a database of hydrological properties of european soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Soil Science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105, 2013, Matière à Débattre - Décider, 978-2-7592-2022-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Application of Common Criteria to Identify Agricultural Areas with Natural Handicaps ('Intermediate less favoured areas')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, EUR23795EN, 40 p., 2009, EUR Publications of the European Commission, 978-92-79-12054-1. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/21295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'Isop : version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Eckelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Baritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, 94 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil atlas of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvwyn Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnino De Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEE Office des Publications, 128 p., 2005, 92-894-8120-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations et suivi objectif des prairies : guide d'utilisation ISOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Donet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de l'Agriculture, 134, 55 p., 2001, Agreste Chiffres et Données Agriculture, 2-11-090579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructions guide for the elaboration of the soil geographical database of eurasia and mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Databases to support sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-SESCPF; Joint Research Centre-IRSA. EUR 16371 EN, 149 p., 1996, 2-7380-0672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures for assessing land suitability for crop production within the European Union. Working documents. First report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ngongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. Tools for smart use of the standard STICS model version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-382, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2. Understanding Soils for Their More Efficient Management: A National Soil Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1 : Functions and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2018, 978-1-786-30215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Connaître les sols pour mieux les gérer : un système d’information national sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berthelin; Christian Valentin; Jean-Charles Munch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique-1 : Fonctions et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, 348 p., 2018, Collection système Terre-Environnement - série Les sols, 9781784053802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study context and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cover crops for sustainable Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Dunod, 896 p., 2011, 9782100549009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and the biogeography of French tree species: first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les ressources en sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Soil Compaction. Identifying Risk Areas for Soil degradation in Europe by Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how design monitoring processes of farmer practices in European landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langeveld, H. ; Röling, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European farming systems for a better future. New visions for rural areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, Wageningen (NLD), pp.461-462, 2006, 90-86860-02-8 978-90-8686-002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 The Soil Geographical DataBase of Eurasia at scale 1:1,000,000: history and perspective in Digital Soil Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Vrscaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping — An Introductory Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-602, 2006, Developments in Soil Science, 978-0-444-52958-9. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-2481(06)31004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les informations existantes pour renseigner les relations agricultures-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2005, 2-7462-1052-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation régionale des productions fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonneviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des agroécosystèmes et aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and experience from soil geographical database of Europe at 1:1,000,000 scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil resources of Southern and Eastern mediterranean countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, CIHEAM, 2001, Options Méditerranéennes. Série B : Etudes et Recherches, 2-85352-227-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of land suitability for crop production in EU regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap and the regions. Building a multidisciplinary framework for the analysis of the EU agricultural space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1997, Science Update, 2-7380-0715-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the EU database for the soils of central and eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eckelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU map of soil water available for plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédologie. Carte des sols dominants. Carte de la capacité de stockage en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de France. Volume 6. Milieux et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for soil mapping units and soil typological units (version 3.1, expected 1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols dominants de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LE BAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Unité de recherche Info&Sols INRAEOrléans, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-le-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7111-5794</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4714-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome INA-PG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes du GIS Sol : 20 ans d'ajustement en réponse aux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.09-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol - Un patrimoine vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM Revue des ingénieurs des ponts et chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics about soil organic carbon storage: DATA4C+, a comprehensive thesaurus and classification of management practices in agriculture and forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.89 - 100. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-89-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection et diffusion des données sur les sols : Des règles à comprendre pour mieux les intégrer aux recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloe Sigal-Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bénédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le statut juridique des données dans les programmes du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement et les actions significatives du GIS Sol à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, p. 83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.125952. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distributions of Cs-137 in soils: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Jagercikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0982-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale assessment of optimal emergence and destruction dates for cover crops to reduce nitrate leaching in temperate conditions using the STICS soil-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire, la surveillance et l'état des sols en France, en Europe et dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agricultural statistics to verify the interannual variability in land surface models: a case study over France with ISBA-A-gs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.37 - 54. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-37-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : conclusions du rapport sur l’état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7eh3-8p68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling biophysical and micro-economic models to assess the effect of mitigation measures on greenhouse gas emissions from agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1-2), pp.51-73. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9653-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common criteria for the redefinition of intermediate less favoured areas in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Rossiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Terres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (8), pp.766-777. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSOIL EUROPE : IFN-INRA, une collaboration fructueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOSOIL : comment contrôler les données de 22 pays ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management for monitoring forest soils in Europe for the Biosoil project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2009.00194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of available information at a European level to construct crop nitrogen response curves for the regions of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 97 (1-2), pp.68-82. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2007.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil water retention properties after stratification by combining texture, bulk density and the type of horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00860817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring in Europe: A review of existing systems and requirements for harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 391, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des stratégies d'échantillonnage des réseaux de surveillance de la qualité des sols en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données sols d'I.G.C.S. en France. Etat des lieux en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'OSIRIS. Outil de Suivi d'un Indicateur Régional d'Irrigation Spatialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste Chiffres et Données Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 181, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la production prairiale en France : le système ISOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-European soil crusting and erodibility assessment from the European Soil Geographical Database using pedotransfer rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Modelling and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de l'utilisation des données IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données sols d'I.G.C.S. en France: un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boutefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.299-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire cartographique et surveillance des sols en France. Etat d'avancement et exemples d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (4), pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and use of a database of hydraulic properties of European soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90 (3-4), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7061(98)00132-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des milieux, une réalité : de la région à la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of european soil geography database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Chemistry / Agrokhimiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (4), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and fallow land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Szujecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jema.1994.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et etat actuel des programmes europeens de connaissance et de gestion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Recherches Agronomiques de Gembloux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (2-3), pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des incertitudes des paramètres sols estimés à partir de la Base de Données Géographique des Sols de France sur les sorties du modèle de culture Stics. Approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SoilWise, une infrastructure d’accès aux données et à la connaissance sur les sols européens pour mieux les préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Giurgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïsa van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'étude du sol (AFES); HEPIA; Société Suisse de Pédologie, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers fonds pédogéochimiques urbains de la Base de Données des analyses de Sols Urbains - BDSolU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Belbeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Taffoureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demougeot-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des Référentiels Régionaux Pédologiques - Présentation d‘un script en langage Python® pour estimer le Réservoir Utilisable Maximal en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vilvandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; Inrae LISAH; Inrae Info&amp;Sols; Gis Sol, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Sol: the French consortium in charge for more than 20 years of collecting and disseminating soil information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global symposium on Soil information and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Alimentation Organization (FAO), Sep 2024, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et co-construire en recherche participative sur les sols : enjeux des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire #3 : "Partager et co-construire en recherche participative sur les sols : enjeux des données."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized soil biodiversity database to describe ecological status and soil health (MINOTAUR database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekaran Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Yayende-Guedoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mittmannsgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents programmes du GIS Sol : qu'avons-nous fait de nos 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des données du Gis Sol : Modélisation des données de DoneSol3 vers l’API SensorThings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de clôture du projet Data4C+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French feedback from urban soil geochemical data archive to data sharing: state of mind and intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Taffoureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022 Session ESSI 3.2: Making Geoanalytical Data FAIR: Managing Data from Field to Laboratory to Archive to Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RU, Réservoir en Eau Utilisable des Sols. Des définitions et quelques spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, sol et changement climatique : quelles implications pour les pédologues et agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Agronomie (AFA) et Association Française pour l’Etude du Sol (AFES), Mar 2022, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils développés par InfoSol pour l’interopérabilité de ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lattelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATI CODEX; CATI DIISCICO; réseau MathNum IN-OVIVE, Oct 2021, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'utilisation des données de la Base de données des Analyses de Terre BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des utilisateurs de la Base de données des Analyses de Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role of EU national soil data organizations in contributing to EUSO? The French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et développement de nouvelles fonctions de pédotransfert pour l’estimation du RU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable des sols, un concept multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of available water capacity uncertainty at the watershed scale on agronomic and hydrological variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUEdesSOLS - Estimation de la RU par mesures directes et inversion de modèles de cultures, à l'échelle de la parcelle agricole et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ANR - Inspiration - SOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of available water capacity for metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols, du profil de sol au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multicritère de la spatialisation de Stics à l’échelle macro-régionale : application à la modélisation des flux d’eau et d’azote dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de IDE-STICS (base de données intercontinentale pour l'évaluation de STICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Armas-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase VI du PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multicritère de STICS spatialisé à l'échelle macro-régionale : modélisation des flux d'eau et d'azote sur le bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque des utilisateurs du modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d’utilisation de bases de données sur les sols au service des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Slattery-Oettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des sols disponibles pour la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes d’inventaire cartographique : IGCS, BDGSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements des données sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude‐expertise &amp;quot;Réduire les fuites de nitrate au moyen de cultures intermédiaires&amp;quot; : exemple d’utilisation de la BDGSF dans le cadre d’une expertise Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : Des innovations au service de la connaissance et du diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique Agriculture "Evaluer et gérer la fertilité des sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional Région Centre. Orléans, FRA., Apr 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évolution temporelle des teneurs en eau des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Directive Inspire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ouverture du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Mar 2011, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPIRE et IGCS – Quelles obligations ? Questions juridiques soulevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Unité INFOSOL (1106)., Dec 2011, Schiltigheim (Strasbourg), France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une utilisation des bases de données Donesol : la révision des zones défavorisées simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique Sol (GIS Sol). Paris, FRA., Dec 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil hydraulic and mechanical models for mapping compaction risks on the French territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro2010 - XIème Congrès de l'European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Agronomie (AFA). FRA., Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment harmoniser des données issues de 2 dispositifs de surveillance de la qualité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying risk or priority areas for soil degradation by compaction in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Protection in Europe Soil - vital questions for sustainable soil protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the risks of soil compaction in France using a soil water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008: Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission's Joint Research Centre (JRC). BEL., Aug 2008, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database for the monitoring of forest soils over Europe: data management for the Biosoil Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houston Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital soil mapping application for delineating landscape pattern in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'estimation des paramètres infil, q0, cfes et zesx pour différents sols par utilisation inverse du modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Agronomie Laon-Reims-Mons (1158)., Mar 2007, Reims, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring networks in Europe: a representativeness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESSC (European Society for Soil Conservation) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Soil Conservation, Jun 2007, Palerme, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de STICS dans le cadre de l'expertise scientifique collective &amp;quot;Sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France. pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données spatialisées sur les sols et fonctions de pédotransfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping and soil monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status of Mediterranean soil ressources : Actions needed to support their sustainable use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des contraintes engendrées par les engins dans les systèmes de grandes cultures, viticoles et forestiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. IIRB congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut International de Recherches Betteravières (IIRB). BEL., Feb 2006, Bruxelles, Belgique. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque ARBORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on modelling Forest production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for generalization of a soil geographical database : the example of the transfer of the European database EUSIS at 1:1 M to the world SOTER program at 1:5 M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for assessing land suitability for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of potential carbon storage in the soils of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données sur les sols : un outil pour la gestion du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier en agrométéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro-mediterranean soil geographical database at 1/1 million scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International meeting on soil with mediterraneen type of climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of errors in the assessment of agronomic constraints to crop production at a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ngongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variabilité spatiale des constituants minéraux au sein du complexe des luvisols de la moyenne Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for estimating soil water available for plants using the 1:1,000,000 scale soil geographical data base of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-information for sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1:1,000,000 soil geographical database of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. workshop of the project "Using existing soil data to derive hydraulic parameters for simulation modelling in environmental studies and in land use planning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development and use of the HYPRES database in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on characterization and measurement of the hydraulic properties of unsaturated porous media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Riverside, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the european soil bureau and state of progress of the european soil information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation of a soil degradation and vulnerability database for Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedotransfer rules database to interpret the soils geographical database of Europe for environmental purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. annual workshop of the network "Using existing soil data to derive hydraulic parameters for simulation models in environmental studies and in land use planning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du système d'information sur les sols d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées nationales de l'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données des sols d'Europe: Un outil pour une gestion harmonisée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for central and eastern Europe of the institute for remote sensing applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base geographique de donnees de sols pour la gestion de l'agriculture et de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vossen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference and exhibition on geographical information systems EGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de donnees pedologiques. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des sols de France et sa base de donnees geographique. Etat d'avancement des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journees nationales de l'etude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base geographique de donnees de sols pour la gestion de l'agriculture et de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journees nationales d'etude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic parameters of French soils. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and use of a European soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. world congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and use of a european soil geographical data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Moscou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS - 1er séminaire du réseau scientifique STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de cultures modifie le Réservoir Utilisable d'horizons profonds de sols en une décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainties when estimating spatialized soil parameters for soil hydrodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale Abies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, "De l'usage des ressources naturelles aux défis du changement global" : Résumés des Communications Orales et des Posters des doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres sols pour STICS à partir d'une base de données spatialisées sur les sols à petite échelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la représentativité de la base de données Solhydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of a database of hydrological properties of european soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H.M. Wösten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Soil Science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil and climate constraints to crop production at the european level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of soil science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105, 2013, Matière à Débattre - Décider, 978-2-7592-2022-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Application of Common Criteria to Identify Agricultural Areas with Natural Handicaps ('Intermediate less favoured areas')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachtergaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, EUR23795EN, 40 p., 2009, EUR Publications of the European Commission, 978-92-79-12054-1. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/21295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'Isop : version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Eckelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Baritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, 94 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil atlas of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvwyn Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnino De Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEE Office des Publications, 128 p., 2005, 92-894-8120-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations et suivi objectif des prairies : guide d'utilisation ISOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Donet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de l'Agriculture, 134, 55 p., 2001, Agreste Chiffres et Données Agriculture, 2-11-090579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructions guide for the elaboration of the soil geographical database of eurasia and mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Databases to support sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-SESCPF; Joint Research Centre-IRSA. EUR 16371 EN, 149 p., 1996, 2-7380-0672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures for assessing land suitability for crop production within the European Union. Working documents. First report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ngongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. Tools for smart use of the standard STICS model version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-382, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2. Understanding Soils for Their More Efficient Management: A National Soil Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1 : Functions and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2018, 978-1-786-30215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Connaître les sols pour mieux les gérer : un système d’information national sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berthelin; Christian Valentin; Jean-Charles Munch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique-1 : Fonctions et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, 348 p., 2018, Collection système Terre-Environnement - série Les sols, 9781784053802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study context and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cover crops for sustainable Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Dunod, 896 p., 2011, 9782100549009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating carbon stocks in forest stands: 1. Methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences et Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and the biogeography of French tree species: first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les ressources en sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 The Soil Geographical DataBase of Eurasia at scale 1:1,000,000: history and perspective in Digital Soil Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Vrscaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping — An Introductory Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-602, 2006, Developments in Soil Science, 978-0-444-52958-9. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-2481(06)31004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Soil Compaction. Identifying Risk Areas for Soil degradation in Europe by Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how design monitoring processes of farmer practices in European landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langeveld, H. ; Röling, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European farming systems for a better future. New visions for rural areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, Wageningen (NLD), pp.461-462, 2006, 90-86860-02-8 978-90-8686-002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les informations existantes pour renseigner les relations agricultures-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultures et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2005, 2-7462-1052-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estimation régionale des productions fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonneviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des agroécosystèmes et aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and experience from soil geographical database of Europe at 1:1,000,000 scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil resources of Southern and Eastern mediterranean countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, CIHEAM, 2001, Options Méditerranéennes. Série B : Etudes et Recherches, 2-85352-227-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of land suitability for crop production in EU regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap and the regions. Building a multidisciplinary framework for the analysis of the EU agricultural space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1997, Science Update, 2-7380-0715-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU soil geographic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU map of soil water available for plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.A. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the EU database for the soils of central and eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eckelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédologie. Carte des sols dominants. Carte de la capacité de stockage en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de France. Volume 6. Milieux et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for soil mapping units and soil typological units (version 3.1, expected 1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European land information systems for agro-environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission Joint Research Centre, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols dominants de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1CE88D8"/>
+    <w:nsid w:val="1F76AEDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-le-bas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7111-5794" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4714-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05013150v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thevenin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-89-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Sigal-Guille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Bideau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3LNJ0J6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0982-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7eh3-8p68" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cloppet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souverain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-37-2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durandeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9653-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eliasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.A. Jones" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nachtergaele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Rossiter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Terres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2010.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1L142N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pesty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00194.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9885X5B7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654912v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.10.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47NJ1XFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.12.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8LFTXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rabaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barth&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boutefoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. W&#246;sten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(98)00132-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6935D6600A0AEF3C817806407BB2BA1F5518D5DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Girard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szujecka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jema.1994.1031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCKDM80V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Taffoureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160165v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ilias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Giurgiu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;sa van der Woude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379957v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vilvandr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723874v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Yayende-Guedoka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mittmannsgruber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fiore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lattelais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653035v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604617v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743224v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Armas-Herrera" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743444v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743541v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Barh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Slattery-Oettinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794522v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792109v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803398v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808225v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823114v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755114v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houston Durrant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756502v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bialousz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bielek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751309v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756396v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814527v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813854v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Godin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759941v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762806v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Engelen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764146v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826677v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766230v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngongo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765523v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770731v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765133v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774810v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burrill" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775185v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775969v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vossen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779025v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776193v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773320v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739584v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgeois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749875v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838745v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839949v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820031v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/21295" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817350v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Eckelmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Baritz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bialousz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123218v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvwyn Jones" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jones" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnino De Alba" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833384v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rabaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829486v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837221v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngongo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456788v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788720v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784893v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803756v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821217v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822880v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817945v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819912v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Vrscaj" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Dobos" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/01662481/31/supp/C" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(06)31004-5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829680v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneviale" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828767v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836965v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847596v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848533v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eckelmann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845420v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomasson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845042v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844997v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809186v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-le-bas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7111-5794" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4714-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05013150v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thevenin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-89-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Sigal-Guille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;det" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Bideau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0982-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3LNJ0J6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cloppet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souverain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-37-2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7eh3-8p68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durandeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9653-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eliasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.A. Jones" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nachtergaele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Rossiter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Terres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2010.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1L142N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Cousin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pesty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00194.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9885X5B7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.12.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8LFTXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.10.046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47NJ1XFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rabaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barth&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boutefoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. W&#246;sten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(98)00132-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6935D6600A0AEF3C817806407BB2BA1F5518D5DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Girard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szujecka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jema.1994.1031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCKDM80V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160165v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ilias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Giurgiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;sa van der Woude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826938v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Taffoureau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demougeot-Renard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vilvandr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627465v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Yayende-Guedoka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mittmannsgruber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fiore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lattelais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158173v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604617v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743224v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Armas-Herrera" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743444v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258386v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743541v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Barh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Slattery-Oettinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794302v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794522v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792189v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811008v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810370v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803398v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823114v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751504v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bialousz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bielek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houston Durrant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756502v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814527v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813854v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751309v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Godin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762806v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Engelen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759941v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826677v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761693v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766230v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngongo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766855v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765523v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770731v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766751v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766054v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765133v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765578v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774810v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burrill" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775969v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vossen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776104v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776193v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berland" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779025v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775185v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773320v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739584v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgeois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749875v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839949v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838745v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820031v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/21295" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817350v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Eckelmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Baritz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Bialousz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123218v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvwyn Jones" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jones" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnino De Alba" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833384v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rabaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829486v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837221v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngongo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456788v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788720v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784893v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803756v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195005v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Pignard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=J1T4oLIOnxoC&amp;amp;printsec=frontcover&amp;amp;dq=Carbon+sequestration+in+major+French+ecosystems+Loustau&amp;amp;hl=fr&amp;amp;ei=PqXFTPb4N5HsOfLw1MoL&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;ct=result&amp;amp;resnum=1&amp;amp;ved=0CDIQ6AEwAA" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821217v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822880v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819912v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Vrscaj" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Dobos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/01662481/31/supp/C" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(06)31004-5" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817945v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833138v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829680v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneviale" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828767v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836965v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847596v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845420v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomasson" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848533v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eckelmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845042v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844997v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809186v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>